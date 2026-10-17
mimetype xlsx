--- v1 (2026-08-16)
+++ v2 (2026-10-17)
@@ -8389,54 +8389,54 @@
       </c>
       <c r="F236">
         <v>14.0</v>
       </c>
       <c r="G236">
         <v>1646.0</v>
       </c>
       <c r="H236">
         <v>85030098</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>480</v>
       </c>
       <c r="B237" t="s">
         <v>481</v>
       </c>
       <c r="C237" t="s">
         <v>10</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237">
-        <v>15.0</v>
+        <v>65.0</v>
       </c>
       <c r="F237">
-        <v>14.0</v>
+        <v>60.0</v>
       </c>
       <c r="G237">
         <v>1890.0</v>
       </c>
       <c r="H237">
         <v>85030098</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>482</v>
       </c>
       <c r="B238" t="s">
         <v>483</v>
       </c>
       <c r="C238" t="s">
         <v>10</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238">
         <v>15.0</v>
       </c>
       <c r="F238">