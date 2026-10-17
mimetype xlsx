--- v1 (2026-08-16)
+++ v2 (2026-10-17)
@@ -26755,51 +26755,51 @@
       </c>
       <c r="F722">
         <v>0.03</v>
       </c>
       <c r="G722">
         <v>0.6798</v>
       </c>
       <c r="H722">
         <v>84879090</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
         <v>1409</v>
       </c>
       <c r="B723" t="s">
         <v>1410</v>
       </c>
       <c r="C723" t="s">
         <v>53</v>
       </c>
       <c r="D723" t="s">
         <v>53</v>
       </c>
       <c r="E723">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="F723">
         <v>0.03</v>
       </c>
       <c r="G723">
         <v>3.8213</v>
       </c>
       <c r="H723">
         <v>84879090</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
         <v>1411</v>
       </c>
       <c r="B724" t="s">
         <v>1412</v>
       </c>
       <c r="C724" t="s">
         <v>53</v>
       </c>
       <c r="D724" t="s">
         <v>53</v>
       </c>
       <c r="E724">
@@ -27639,54 +27639,54 @@
       </c>
       <c r="F756">
         <v>0.03</v>
       </c>
       <c r="G756">
         <v>1.0918</v>
       </c>
       <c r="H756">
         <v>85030098</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
         <v>1477</v>
       </c>
       <c r="B757" t="s">
         <v>1478</v>
       </c>
       <c r="C757" t="s">
         <v>53</v>
       </c>
       <c r="D757" t="s">
         <v>53</v>
       </c>
       <c r="E757">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="F757">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G757">
         <v>7.1379</v>
       </c>
       <c r="H757">
         <v>84879090</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
         <v>1479</v>
       </c>
       <c r="B758" t="s">
         <v>1480</v>
       </c>
       <c r="C758" t="s">
         <v>53</v>
       </c>
       <c r="D758" t="s">
         <v>53</v>
       </c>
       <c r="E758">
         <v>0.09</v>
       </c>
       <c r="F758">
@@ -27743,106 +27743,106 @@
       </c>
       <c r="F760">
         <v>0.2</v>
       </c>
       <c r="G760">
         <v>3.9758</v>
       </c>
       <c r="H760">
         <v>84879090</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
         <v>1485</v>
       </c>
       <c r="B761" t="s">
         <v>1486</v>
       </c>
       <c r="C761" t="s">
         <v>53</v>
       </c>
       <c r="D761" t="s">
         <v>53</v>
       </c>
       <c r="E761">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="F761">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="G761">
         <v>20.095300000000002</v>
       </c>
       <c r="H761">
         <v>84879090</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
         <v>1487</v>
       </c>
       <c r="B762" t="s">
         <v>1488</v>
       </c>
       <c r="C762" t="s">
         <v>53</v>
       </c>
       <c r="D762" t="s">
         <v>53</v>
       </c>
       <c r="E762">
         <v>0.07</v>
       </c>
       <c r="F762">
         <v>0.06</v>
       </c>
       <c r="G762">
         <v>1.6583</v>
       </c>
       <c r="H762">
         <v>84879090</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
         <v>1489</v>
       </c>
       <c r="B763" t="s">
         <v>1490</v>
       </c>
       <c r="C763" t="s">
         <v>53</v>
       </c>
       <c r="D763" t="s">
         <v>53</v>
       </c>
       <c r="E763">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="F763">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G763">
         <v>8.5078</v>
       </c>
       <c r="H763">
         <v>85030098</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
         <v>1491</v>
       </c>
       <c r="B764" t="s">
         <v>1492</v>
       </c>
       <c r="C764" t="s">
         <v>53</v>
       </c>
       <c r="D764" t="s">
         <v>53</v>
       </c>
       <c r="E764">
         <v>0.09</v>
       </c>
       <c r="F764">