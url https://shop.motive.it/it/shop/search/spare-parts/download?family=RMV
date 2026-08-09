--- v0 (2026-06-07)
+++ v1 (2026-08-09)
@@ -1,94 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Descrizione</t>
   </si>
   <si>
     <t>Linea</t>
   </si>
   <si>
     <t>Famiglia</t>
   </si>
   <si>
     <t>Peso lordo</t>
   </si>
   <si>
     <t>Peso netto</t>
   </si>
   <si>
     <t>Prezzo</t>
   </si>
   <si>
     <t>Codice doganale</t>
   </si>
   <si>
     <t>1PNB03-100</t>
   </si>
   <si>
     <t>scudo 100 LAVORATO  402872</t>
   </si>
   <si>
-    <t xml:space="preserve">RIM       </t>
+    <t>RIM</t>
   </si>
   <si>
     <t>RMV</t>
   </si>
   <si>
     <t>1PNB03-112</t>
   </si>
   <si>
     <t>scudo 112 LAVORATO - 402873</t>
   </si>
   <si>
     <t>1PNB03-63</t>
   </si>
   <si>
     <t>scudo 63 LAVORATO 402868</t>
   </si>
   <si>
     <t>1PNB03-71</t>
   </si>
   <si>
     <t>scudo 71 LAVORATO 402869</t>
   </si>
   <si>
     <t>1PNB03-80</t>
   </si>
@@ -1530,50 +1530,56 @@
     <t>Freno ATEX gr.225 II2GD 205Vdc</t>
   </si>
   <si>
     <t>ATDBRA225EXT455_C/LEV</t>
   </si>
   <si>
     <t>Freno ATEX gr.225+leva II2GD 205Vdc</t>
   </si>
   <si>
     <t>ATDBRA24V000100</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.100</t>
   </si>
   <si>
     <t>ATDBRA24V000112</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.112</t>
   </si>
   <si>
     <t>ATDBRA24V000132</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.132</t>
+  </si>
+  <si>
+    <t>ATDBRA24V000160</t>
+  </si>
+  <si>
+    <t>freno c.leva AT24 24V gr.160</t>
   </si>
   <si>
     <t>ATDBRA24V00063</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.63</t>
   </si>
   <si>
     <t>ATDBRA24V00071</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.71</t>
   </si>
   <si>
     <t>ATDBRA24V00080</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.80</t>
   </si>
   <si>
     <t>ATDBRA24V00090</t>
   </si>
   <si>
     <t>freno c.leva AT24 24V gr.90</t>
   </si>
@@ -1865,51 +1871,51 @@
   <si>
     <t>copriventola AT.. gr.200</t>
   </si>
   <si>
     <t>ATDFCV00000225</t>
   </si>
   <si>
     <t>copriventola AT.. gr.225</t>
   </si>
   <si>
     <t>ATDFCV00000250</t>
   </si>
   <si>
     <t>copriventola AT.. gr.250</t>
   </si>
   <si>
     <t>ATDFCV00000280</t>
   </si>
   <si>
     <t>copriventola AT.. gr.280</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="15"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2213,3471 +2219,3471 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H304"/>
+  <dimension ref="A1:H305"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="H1" sqref="H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2">
         <v>0.02</v>
       </c>
       <c r="F2">
         <v>0.01</v>
       </c>
       <c r="G2">
-        <v>9.36</v>
+        <v>10.2</v>
       </c>
       <c r="H2">
         <v>85030098</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
         <v>0.02</v>
       </c>
       <c r="F3">
         <v>0.01</v>
       </c>
       <c r="G3">
-        <v>18.95</v>
+        <v>20.66</v>
       </c>
       <c r="H3">
         <v>85030098</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4">
         <v>0.15</v>
       </c>
       <c r="F4">
         <v>0.14</v>
       </c>
       <c r="G4">
-        <v>3.7</v>
+        <v>4.03</v>
       </c>
       <c r="H4">
         <v>85030098</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
         <v>0.02</v>
       </c>
       <c r="F5">
         <v>0.01</v>
       </c>
       <c r="G5">
-        <v>4.31</v>
+        <v>4.7</v>
       </c>
       <c r="H5">
         <v>85030098</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
         <v>19</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6">
         <v>0.02</v>
       </c>
       <c r="F6">
         <v>0.01</v>
       </c>
       <c r="G6">
-        <v>5.71</v>
+        <v>6.22</v>
       </c>
       <c r="H6">
         <v>85030098</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7">
         <v>0.02</v>
       </c>
       <c r="F7">
         <v>0.01</v>
       </c>
       <c r="G7">
-        <v>7.02</v>
+        <v>7.65</v>
       </c>
       <c r="H7">
         <v>85030098</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8">
         <v>1.1</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8">
-        <v>25.32</v>
+        <v>27.6</v>
       </c>
       <c r="H8">
         <v>85030098</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9">
         <v>1.27</v>
       </c>
       <c r="F9">
         <v>1.2</v>
       </c>
       <c r="G9">
-        <v>29.59</v>
+        <v>32.25</v>
       </c>
       <c r="H9">
         <v>85030098</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10">
         <v>0.02</v>
       </c>
       <c r="F10">
         <v>0.01</v>
       </c>
       <c r="G10">
-        <v>9.8</v>
+        <v>10.68</v>
       </c>
       <c r="H10">
         <v>85030098</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11">
         <v>0.51</v>
       </c>
       <c r="F11">
         <v>0.5</v>
       </c>
       <c r="G11">
-        <v>13.64</v>
+        <v>14.87</v>
       </c>
       <c r="H11">
         <v>85030098</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12">
         <v>0.6</v>
       </c>
       <c r="F12">
         <v>0.5</v>
       </c>
       <c r="G12">
-        <v>15.08</v>
+        <v>16.44</v>
       </c>
       <c r="H12">
         <v>85030098</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13">
         <v>0.69</v>
       </c>
       <c r="F13">
         <v>0.6</v>
       </c>
       <c r="G13">
-        <v>16.45</v>
+        <v>17.93</v>
       </c>
       <c r="H13">
         <v>85030098</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14">
         <v>0.69</v>
       </c>
       <c r="F14">
         <v>0.6</v>
       </c>
       <c r="G14">
-        <v>23.67</v>
+        <v>25.8</v>
       </c>
       <c r="H14">
         <v>85030098</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15">
         <v>0.79</v>
       </c>
       <c r="F15">
         <v>0.7</v>
       </c>
       <c r="G15">
-        <v>25.18</v>
+        <v>27.45</v>
       </c>
       <c r="H15">
         <v>85030098</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16">
         <v>0.02</v>
       </c>
       <c r="F16">
         <v>0.01</v>
       </c>
       <c r="G16">
-        <v>5.04</v>
+        <v>5.49</v>
       </c>
       <c r="H16">
         <v>85030098</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17" t="s">
         <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17">
         <v>0.26</v>
       </c>
       <c r="F17">
         <v>0.2</v>
       </c>
       <c r="G17">
-        <v>7.05</v>
+        <v>7.68</v>
       </c>
       <c r="H17">
         <v>85030098</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18">
         <v>0.35</v>
       </c>
       <c r="F18">
         <v>0.3</v>
       </c>
       <c r="G18">
-        <v>9.06</v>
+        <v>9.88</v>
       </c>
       <c r="H18">
         <v>85030098</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19" t="s">
         <v>45</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19">
         <v>0.4</v>
       </c>
       <c r="F19">
         <v>0.3</v>
       </c>
       <c r="G19">
-        <v>11.08</v>
+        <v>12.08</v>
       </c>
       <c r="H19">
         <v>85030098</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20">
         <v>0.16</v>
       </c>
       <c r="F20">
         <v>0.15</v>
       </c>
       <c r="G20">
-        <v>5.36</v>
+        <v>5.84</v>
       </c>
       <c r="H20">
         <v>85030098</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21">
         <v>0.02</v>
       </c>
       <c r="F21">
         <v>0.01</v>
       </c>
       <c r="G21">
-        <v>5.74</v>
+        <v>6.26</v>
       </c>
       <c r="H21">
         <v>85030098</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22">
         <v>0.08</v>
       </c>
       <c r="F22">
         <v>0.08</v>
       </c>
       <c r="G22">
-        <v>4.08</v>
+        <v>4.45</v>
       </c>
       <c r="H22">
         <v>85030098</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23">
         <v>0.02</v>
       </c>
       <c r="F23">
         <v>0.01</v>
       </c>
       <c r="G23">
-        <v>4.46</v>
+        <v>4.86</v>
       </c>
       <c r="H23">
         <v>85030098</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24" t="s">
         <v>55</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24">
         <v>0.15</v>
       </c>
       <c r="F24">
         <v>0.14</v>
       </c>
       <c r="G24">
-        <v>5.21</v>
+        <v>5.68</v>
       </c>
       <c r="H24">
         <v>85030098</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25">
         <v>0.02</v>
       </c>
       <c r="F25">
         <v>0.01</v>
       </c>
       <c r="G25">
-        <v>4.83</v>
+        <v>5.26</v>
       </c>
       <c r="H25">
         <v>85030098</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26">
         <v>0.12</v>
       </c>
       <c r="F26">
         <v>0.1</v>
       </c>
       <c r="G26">
-        <v>3.52</v>
+        <v>3.84</v>
       </c>
       <c r="H26">
         <v>85030098</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27">
         <v>0.15</v>
       </c>
       <c r="F27">
         <v>0.14</v>
       </c>
       <c r="G27">
-        <v>3.52</v>
+        <v>3.84</v>
       </c>
       <c r="H27">
         <v>85030098</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28">
         <v>0.23</v>
       </c>
       <c r="F28">
         <v>0.2</v>
       </c>
       <c r="G28">
-        <v>4.57</v>
+        <v>4.98</v>
       </c>
       <c r="H28">
         <v>85030098</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>64</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29">
         <v>0.26</v>
       </c>
       <c r="F29">
         <v>0.2</v>
       </c>
       <c r="G29">
-        <v>6.14</v>
+        <v>6.69</v>
       </c>
       <c r="H29">
         <v>85030098</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30" t="s">
         <v>67</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30">
         <v>0.39</v>
       </c>
       <c r="F30">
         <v>0.3</v>
       </c>
       <c r="G30">
-        <v>8.03</v>
+        <v>8.75</v>
       </c>
       <c r="H30">
         <v>85030098</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>68</v>
       </c>
       <c r="B31" t="s">
         <v>69</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31">
         <v>0.52</v>
       </c>
       <c r="F31">
         <v>0.5</v>
       </c>
       <c r="G31">
-        <v>11.75</v>
+        <v>12.81</v>
       </c>
       <c r="H31">
         <v>85030098</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>70</v>
       </c>
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32">
         <v>0.73</v>
       </c>
       <c r="F32">
         <v>0.65</v>
       </c>
       <c r="G32">
-        <v>14.69</v>
+        <v>16.010000000000002</v>
       </c>
       <c r="H32">
         <v>85030098</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>72</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33">
         <v>1.12</v>
       </c>
       <c r="F33">
         <v>1.01</v>
       </c>
       <c r="G33">
-        <v>19.38</v>
+        <v>21.12</v>
       </c>
       <c r="H33">
         <v>85030098</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>74</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34">
         <v>23.0</v>
       </c>
       <c r="F34">
         <v>22.8</v>
       </c>
       <c r="G34">
-        <v>87.56</v>
+        <v>94.56</v>
       </c>
       <c r="H34">
         <v>85030098</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>76</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35">
         <v>38.0</v>
       </c>
       <c r="F35">
         <v>34.2</v>
       </c>
       <c r="G35">
-        <v>200.13</v>
+        <v>216.13999999999999</v>
       </c>
       <c r="H35">
         <v>85030098</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>78</v>
       </c>
       <c r="B36" t="s">
         <v>79</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36">
         <v>55.0</v>
       </c>
       <c r="F36">
         <v>49.5</v>
       </c>
       <c r="G36">
-        <v>235.05</v>
+        <v>253.84999999999999</v>
       </c>
       <c r="H36">
         <v>85030098</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>80</v>
       </c>
       <c r="B37" t="s">
         <v>81</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37">
         <v>7.5</v>
       </c>
       <c r="F37">
         <v>6.75</v>
       </c>
       <c r="G37">
-        <v>23.43</v>
+        <v>25.3</v>
       </c>
       <c r="H37">
         <v>85030098</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>82</v>
       </c>
       <c r="B38" t="s">
         <v>83</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38">
         <v>8.2</v>
       </c>
       <c r="F38">
         <v>7.38</v>
       </c>
       <c r="G38">
-        <v>27.15</v>
+        <v>29.32</v>
       </c>
       <c r="H38">
         <v>85030098</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>84</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39">
         <v>11.0</v>
       </c>
       <c r="F39">
         <v>9.9</v>
       </c>
       <c r="G39">
-        <v>34.91</v>
+        <v>37.7</v>
       </c>
       <c r="H39">
         <v>85030098</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>86</v>
       </c>
       <c r="B40" t="s">
         <v>87</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40">
         <v>13.0</v>
       </c>
       <c r="F40">
         <v>11.7</v>
       </c>
       <c r="G40">
-        <v>43.77</v>
+        <v>47.27</v>
       </c>
       <c r="H40">
         <v>85030098</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>88</v>
       </c>
       <c r="B41" t="s">
         <v>89</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41">
         <v>17.0</v>
       </c>
       <c r="F41">
         <v>15.3</v>
       </c>
       <c r="G41">
-        <v>57.93</v>
+        <v>62.56</v>
       </c>
       <c r="H41">
         <v>85030098</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>90</v>
       </c>
       <c r="B42" t="s">
         <v>91</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42">
         <v>24.0</v>
       </c>
       <c r="F42">
         <v>21.6</v>
       </c>
       <c r="G42">
-        <v>87.56</v>
+        <v>94.56</v>
       </c>
       <c r="H42">
         <v>85030098</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>92</v>
       </c>
       <c r="B43" t="s">
         <v>93</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43">
         <v>36.5</v>
       </c>
       <c r="F43">
         <v>32.85</v>
       </c>
       <c r="G43">
-        <v>200.13</v>
+        <v>216.13999999999999</v>
       </c>
       <c r="H43">
         <v>85030098</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>94</v>
       </c>
       <c r="B44" t="s">
         <v>95</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44">
         <v>61.0</v>
       </c>
       <c r="F44">
         <v>54.9</v>
       </c>
       <c r="G44">
-        <v>235.05</v>
+        <v>253.84999999999999</v>
       </c>
       <c r="H44">
         <v>85030098</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>96</v>
       </c>
       <c r="B45" t="s">
         <v>97</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45">
         <v>0.27</v>
       </c>
       <c r="F45">
         <v>0.24</v>
       </c>
       <c r="G45">
-        <v>7.96</v>
+        <v>8.68</v>
       </c>
       <c r="H45">
         <v>85030098</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>98</v>
       </c>
       <c r="B46" t="s">
         <v>99</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46">
         <v>0.41</v>
       </c>
       <c r="F46">
         <v>0.38</v>
       </c>
       <c r="G46">
-        <v>7.96</v>
+        <v>8.68</v>
       </c>
       <c r="H46">
         <v>85030098</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>100</v>
       </c>
       <c r="B47" t="s">
         <v>101</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47">
         <v>0.58</v>
       </c>
       <c r="F47">
         <v>0.53</v>
       </c>
       <c r="G47">
-        <v>10.78</v>
+        <v>11.75</v>
       </c>
       <c r="H47">
         <v>85030098</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>102</v>
       </c>
       <c r="B48" t="s">
         <v>103</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48">
         <v>0.86</v>
       </c>
       <c r="F48">
         <v>0.78</v>
       </c>
       <c r="G48">
-        <v>19.58</v>
+        <v>21.34</v>
       </c>
       <c r="H48">
         <v>85030098</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>104</v>
       </c>
       <c r="B49" t="s">
         <v>105</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49">
         <v>1.03</v>
       </c>
       <c r="F49">
         <v>0.94</v>
       </c>
       <c r="G49">
-        <v>22.0</v>
+        <v>23.98</v>
       </c>
       <c r="H49">
         <v>85030098</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>106</v>
       </c>
       <c r="B50" t="s">
         <v>107</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50">
         <v>1.42</v>
       </c>
       <c r="F50">
         <v>1.29</v>
       </c>
       <c r="G50">
-        <v>30.68</v>
+        <v>33.44</v>
       </c>
       <c r="H50">
         <v>85030098</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>108</v>
       </c>
       <c r="B51" t="s">
         <v>109</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51">
         <v>1.7</v>
       </c>
       <c r="F51">
         <v>1.54</v>
       </c>
       <c r="G51">
-        <v>32.24</v>
+        <v>35.14</v>
       </c>
       <c r="H51">
         <v>85030098</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>110</v>
       </c>
       <c r="B52" t="s">
         <v>111</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52">
         <v>2.63</v>
       </c>
       <c r="F52">
         <v>2.39</v>
       </c>
       <c r="G52">
-        <v>46.93</v>
+        <v>51.15</v>
       </c>
       <c r="H52">
         <v>85030098</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>112</v>
       </c>
       <c r="B53" t="s">
         <v>113</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53">
         <v>41.9</v>
       </c>
       <c r="F53">
         <v>41.7</v>
       </c>
       <c r="G53">
-        <v>158.04</v>
+        <v>170.68000000000001</v>
       </c>
       <c r="H53">
         <v>85030098</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>114</v>
       </c>
       <c r="B54" t="s">
         <v>115</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54">
         <v>65.0</v>
       </c>
       <c r="F54">
         <v>58.5</v>
       </c>
       <c r="G54">
-        <v>200.13</v>
+        <v>216.13999999999999</v>
       </c>
       <c r="H54">
         <v>85030098</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>116</v>
       </c>
       <c r="B55" t="s">
         <v>117</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55">
         <v>101.0</v>
       </c>
       <c r="F55">
-        <v>90.9</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="G55">
-        <v>310.77</v>
+        <v>335.63</v>
       </c>
       <c r="H55">
         <v>85030098</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>118</v>
       </c>
       <c r="B56" t="s">
         <v>119</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56">
         <v>15.0</v>
       </c>
       <c r="F56">
         <v>14.0</v>
       </c>
       <c r="G56">
-        <v>53.2</v>
+        <v>57.46</v>
       </c>
       <c r="H56">
         <v>85030098</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>120</v>
       </c>
       <c r="B57" t="s">
         <v>121</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57">
         <v>13.6</v>
       </c>
       <c r="F57">
         <v>13.5</v>
       </c>
       <c r="G57">
-        <v>57.82</v>
+        <v>62.45</v>
       </c>
       <c r="H57">
         <v>85030098</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>122</v>
       </c>
       <c r="B58" t="s">
         <v>123</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58">
         <v>18.0</v>
       </c>
       <c r="F58">
         <v>16.2</v>
       </c>
       <c r="G58">
-        <v>73.11</v>
+        <v>78.95999999999999</v>
       </c>
       <c r="H58">
         <v>85030098</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>124</v>
       </c>
       <c r="B59" t="s">
         <v>125</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59">
         <v>26.0</v>
       </c>
       <c r="F59">
         <v>23.4</v>
       </c>
       <c r="G59">
-        <v>97.46</v>
+        <v>105.26000000000001</v>
       </c>
       <c r="H59">
         <v>85030098</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>126</v>
       </c>
       <c r="B60" t="s">
         <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60">
         <v>38.0</v>
       </c>
       <c r="F60">
         <v>34.2</v>
       </c>
       <c r="G60">
-        <v>142.23</v>
+        <v>153.61000000000001</v>
       </c>
       <c r="H60">
         <v>85030098</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>128</v>
       </c>
       <c r="B61" t="s">
         <v>129</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61">
         <v>44.0</v>
       </c>
       <c r="F61">
         <v>39.6</v>
       </c>
       <c r="G61">
-        <v>158.04</v>
+        <v>170.68000000000001</v>
       </c>
       <c r="H61">
         <v>85030098</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>130</v>
       </c>
       <c r="B62" t="s">
         <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62">
         <v>66.0</v>
       </c>
       <c r="F62">
         <v>59.4</v>
       </c>
       <c r="G62">
-        <v>200.13</v>
+        <v>216.13999999999999</v>
       </c>
       <c r="H62">
         <v>85030098</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>132</v>
       </c>
       <c r="B63" t="s">
         <v>133</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63">
         <v>103.0</v>
       </c>
       <c r="F63">
         <v>92.7</v>
       </c>
       <c r="G63">
-        <v>310.77</v>
+        <v>335.63</v>
       </c>
       <c r="H63">
         <v>85030098</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>134</v>
       </c>
       <c r="B64" t="s">
         <v>135</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64">
         <v>0.19</v>
       </c>
       <c r="F64">
         <v>0.18</v>
       </c>
       <c r="G64">
-        <v>6.27</v>
+        <v>6.83</v>
       </c>
       <c r="H64">
         <v>85030098</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>136</v>
       </c>
       <c r="B65" t="s">
         <v>137</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65">
         <v>0.2</v>
       </c>
       <c r="F65">
         <v>0.19</v>
       </c>
       <c r="G65">
-        <v>6.27</v>
+        <v>6.83</v>
       </c>
       <c r="H65">
         <v>85030098</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>138</v>
       </c>
       <c r="B66" t="s">
         <v>139</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66">
         <v>0.28</v>
       </c>
       <c r="F66">
         <v>0.2</v>
       </c>
       <c r="G66">
-        <v>6.4</v>
+        <v>6.98</v>
       </c>
       <c r="H66">
         <v>85030098</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>140</v>
       </c>
       <c r="B67" t="s">
         <v>141</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67">
         <v>0.37</v>
       </c>
       <c r="F67">
         <v>0.34</v>
       </c>
       <c r="G67">
-        <v>6.72</v>
+        <v>7.32</v>
       </c>
       <c r="H67">
         <v>85030098</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>142</v>
       </c>
       <c r="B68" t="s">
         <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68">
         <v>0.68</v>
       </c>
       <c r="F68">
         <v>0.62</v>
       </c>
       <c r="G68">
-        <v>10.65</v>
+        <v>11.61</v>
       </c>
       <c r="H68">
         <v>85030098</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>144</v>
       </c>
       <c r="B69" t="s">
         <v>145</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69">
         <v>0.8</v>
       </c>
       <c r="F69">
         <v>0.74</v>
       </c>
       <c r="G69">
-        <v>12.28</v>
+        <v>13.39</v>
       </c>
       <c r="H69">
         <v>85030098</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>146</v>
       </c>
       <c r="B70" t="s">
         <v>147</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70">
         <v>0.94</v>
       </c>
       <c r="F70">
         <v>0.86</v>
       </c>
       <c r="G70">
-        <v>12.66</v>
+        <v>13.8</v>
       </c>
       <c r="H70">
         <v>85030098</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>148</v>
       </c>
       <c r="B71" t="s">
         <v>149</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71">
         <v>1.59</v>
       </c>
       <c r="F71">
         <v>1.44</v>
       </c>
       <c r="G71">
-        <v>19.77</v>
+        <v>21.55</v>
       </c>
       <c r="H71">
         <v>85030098</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>150</v>
       </c>
       <c r="B72" t="s">
         <v>151</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72">
         <v>5.0</v>
       </c>
       <c r="F72">
         <v>4.9</v>
       </c>
       <c r="G72">
-        <v>35.89</v>
+        <v>38.76</v>
       </c>
       <c r="H72">
         <v>85030098</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>152</v>
       </c>
       <c r="B73" t="s">
         <v>153</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73">
         <v>1.36</v>
       </c>
       <c r="F73">
         <v>1.23</v>
       </c>
       <c r="G73">
-        <v>6.97</v>
+        <v>7.6</v>
       </c>
       <c r="H73">
         <v>85030098</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>154</v>
       </c>
       <c r="B74" t="s">
         <v>155</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74">
         <v>1.63</v>
       </c>
       <c r="F74">
         <v>1.48</v>
       </c>
       <c r="G74">
-        <v>7.9</v>
+        <v>8.61</v>
       </c>
       <c r="H74">
         <v>85030098</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>156</v>
       </c>
       <c r="B75" t="s">
         <v>157</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75">
         <v>0.7</v>
       </c>
       <c r="F75">
         <v>0.64</v>
       </c>
       <c r="G75">
-        <v>10.65</v>
+        <v>11.61</v>
       </c>
       <c r="H75">
         <v>85030098</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>158</v>
       </c>
       <c r="B76" t="s">
         <v>159</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76">
         <v>0.82</v>
       </c>
       <c r="F76">
         <v>0.74</v>
       </c>
       <c r="G76">
-        <v>11.95</v>
+        <v>13.029999999999999</v>
       </c>
       <c r="H76">
         <v>85030098</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>160</v>
       </c>
       <c r="B77" t="s">
         <v>161</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77">
         <v>1.3</v>
       </c>
       <c r="F77">
         <v>1.18</v>
       </c>
       <c r="G77">
-        <v>16.9</v>
+        <v>18.42</v>
       </c>
       <c r="H77">
         <v>85030098</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>162</v>
       </c>
       <c r="B78" t="s">
         <v>163</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78">
         <v>1.57</v>
       </c>
       <c r="F78">
         <v>1.43</v>
       </c>
       <c r="G78">
-        <v>21.27</v>
+        <v>23.18</v>
       </c>
       <c r="H78">
         <v>85030098</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>164</v>
       </c>
       <c r="B79" t="s">
         <v>165</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79">
         <v>2.4</v>
       </c>
       <c r="F79">
         <v>2179.0</v>
       </c>
       <c r="G79">
-        <v>29.25</v>
+        <v>31.88</v>
       </c>
       <c r="H79">
         <v>85030098</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>166</v>
       </c>
       <c r="B80" t="s">
         <v>167</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80">
         <v>0.12</v>
       </c>
       <c r="F80">
         <v>0.11</v>
       </c>
       <c r="G80">
-        <v>3.52</v>
+        <v>3.84</v>
       </c>
       <c r="H80">
         <v>85030098</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>168</v>
       </c>
       <c r="B81" t="s">
         <v>169</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81">
         <v>0.14</v>
       </c>
       <c r="F81">
         <v>0.12</v>
       </c>
       <c r="G81">
-        <v>3.52</v>
+        <v>3.84</v>
       </c>
       <c r="H81">
         <v>85030098</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>170</v>
       </c>
       <c r="B82" t="s">
         <v>171</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82">
         <v>0.17</v>
       </c>
       <c r="F82">
         <v>0.15</v>
       </c>
       <c r="G82">
-        <v>4.57</v>
+        <v>4.98</v>
       </c>
       <c r="H82">
         <v>85030098</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>172</v>
       </c>
       <c r="B83" t="s">
         <v>173</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83">
         <v>0.26</v>
       </c>
       <c r="F83">
         <v>0.24</v>
       </c>
       <c r="G83">
-        <v>6.14</v>
+        <v>6.69</v>
       </c>
       <c r="H83">
         <v>85030098</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>174</v>
       </c>
       <c r="B84" t="s">
         <v>175</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84">
         <v>0.45</v>
       </c>
       <c r="F84">
         <v>0.41</v>
       </c>
       <c r="G84">
-        <v>8.03</v>
+        <v>8.75</v>
       </c>
       <c r="H84">
         <v>85030098</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>176</v>
       </c>
       <c r="B85" t="s">
         <v>177</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85">
         <v>0.66</v>
       </c>
       <c r="F85">
         <v>0.6</v>
       </c>
       <c r="G85">
-        <v>11.75</v>
+        <v>12.81</v>
       </c>
       <c r="H85">
         <v>85030098</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>178</v>
       </c>
       <c r="B86" t="s">
         <v>179</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86">
         <v>0.8</v>
       </c>
       <c r="F86">
         <v>0.73</v>
       </c>
       <c r="G86">
-        <v>14.69</v>
+        <v>16.010000000000002</v>
       </c>
       <c r="H86">
         <v>85030098</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>180</v>
       </c>
       <c r="B87" t="s">
         <v>181</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87">
         <v>1.23</v>
       </c>
       <c r="F87">
         <v>1.12</v>
       </c>
       <c r="G87">
-        <v>19.39</v>
+        <v>21.14</v>
       </c>
       <c r="H87">
         <v>85030098</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>182</v>
       </c>
       <c r="B88" t="s">
         <v>183</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88">
         <v>7.86</v>
       </c>
       <c r="F88">
         <v>7.86</v>
       </c>
       <c r="G88">
-        <v>23.44</v>
+        <v>25.32</v>
       </c>
       <c r="H88">
         <v>85030098</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>184</v>
       </c>
       <c r="B89" t="s">
         <v>185</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89">
         <v>0.02</v>
       </c>
       <c r="F89">
         <v>0.01</v>
       </c>
       <c r="G89">
-        <v>27.15</v>
+        <v>29.32</v>
       </c>
       <c r="H89">
         <v>85030098</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>186</v>
       </c>
       <c r="B90" t="s">
         <v>187</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90">
         <v>0.02</v>
       </c>
       <c r="F90">
         <v>0.01</v>
       </c>
       <c r="G90">
-        <v>34.91</v>
+        <v>37.7</v>
       </c>
       <c r="H90">
         <v>85030098</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>188</v>
       </c>
       <c r="B91" t="s">
         <v>189</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91">
         <v>18.0</v>
       </c>
       <c r="F91">
         <v>14.4</v>
       </c>
       <c r="G91">
-        <v>43.34</v>
+        <v>46.81</v>
       </c>
       <c r="H91">
         <v>85030098</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>190</v>
       </c>
       <c r="B92" t="s">
         <v>191</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92">
         <v>0.02</v>
       </c>
       <c r="F92">
         <v>0.01</v>
       </c>
       <c r="G92">
-        <v>57.93</v>
+        <v>62.56</v>
       </c>
       <c r="H92">
         <v>85030098</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>192</v>
       </c>
       <c r="B93" t="s">
         <v>193</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93">
         <v>0.02</v>
       </c>
       <c r="F93">
         <v>0.01</v>
       </c>
       <c r="G93">
-        <v>87.56</v>
+        <v>94.56</v>
       </c>
       <c r="H93">
         <v>85030098</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>194</v>
       </c>
       <c r="B94" t="s">
         <v>195</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94">
         <v>0.02</v>
       </c>
       <c r="F94">
         <v>0.01</v>
       </c>
       <c r="G94">
-        <v>200.13</v>
+        <v>216.13999999999999</v>
       </c>
       <c r="H94">
         <v>85030098</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>196</v>
       </c>
       <c r="B95" t="s">
         <v>197</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95">
         <v>40.0</v>
       </c>
       <c r="F95">
         <v>36.5</v>
       </c>
       <c r="G95">
-        <v>235.05</v>
+        <v>253.84999999999999</v>
       </c>
       <c r="H95">
         <v>85030098</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>198</v>
       </c>
       <c r="B96" t="s">
         <v>199</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96">
         <v>0.91</v>
       </c>
       <c r="F96">
         <v>0.9</v>
       </c>
       <c r="G96">
-        <v>8.21</v>
+        <v>8.87</v>
       </c>
       <c r="H96">
         <v>85030098</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>200</v>
       </c>
       <c r="B97" t="s">
         <v>201</v>
       </c>
       <c r="C97" t="s">
         <v>10</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97">
         <v>0.14</v>
       </c>
       <c r="F97">
         <v>0.1</v>
       </c>
       <c r="G97">
-        <v>5.98</v>
+        <v>6.52</v>
       </c>
       <c r="H97">
         <v>85030098</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>202</v>
       </c>
       <c r="B98" t="s">
         <v>203</v>
       </c>
       <c r="C98" t="s">
         <v>10</v>
       </c>
       <c r="D98" t="s">
         <v>11</v>
       </c>
       <c r="E98">
         <v>0.5</v>
       </c>
       <c r="F98">
         <v>0.2</v>
       </c>
       <c r="G98">
-        <v>8.76</v>
+        <v>9.55</v>
       </c>
       <c r="H98">
         <v>85030098</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>204</v>
       </c>
       <c r="B99" t="s">
         <v>205</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
         <v>11</v>
       </c>
       <c r="E99">
         <v>0.4</v>
       </c>
       <c r="F99">
         <v>0.3</v>
       </c>
       <c r="G99">
-        <v>6.86</v>
+        <v>7.48</v>
       </c>
       <c r="H99">
         <v>85030098</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>206</v>
       </c>
       <c r="B100" t="s">
         <v>207</v>
       </c>
       <c r="C100" t="s">
         <v>10</v>
       </c>
       <c r="D100" t="s">
         <v>11</v>
       </c>
       <c r="E100">
         <v>0.26</v>
       </c>
       <c r="F100">
         <v>0.2</v>
       </c>
       <c r="G100">
-        <v>2.94</v>
+        <v>3.2</v>
       </c>
       <c r="H100">
         <v>85030098</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>208</v>
       </c>
       <c r="B101" t="s">
         <v>209</v>
       </c>
       <c r="C101" t="s">
         <v>10</v>
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101">
         <v>0.26</v>
       </c>
       <c r="F101">
         <v>0.2</v>
       </c>
       <c r="G101">
-        <v>8.93</v>
+        <v>9.73</v>
       </c>
       <c r="H101">
         <v>85030098</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>210</v>
       </c>
       <c r="B102" t="s">
         <v>211</v>
       </c>
       <c r="C102" t="s">
         <v>10</v>
       </c>
       <c r="D102" t="s">
         <v>11</v>
       </c>
       <c r="E102">
         <v>0.32</v>
       </c>
       <c r="F102">
         <v>0.32</v>
       </c>
       <c r="G102">
-        <v>9.42</v>
+        <v>10.27</v>
       </c>
       <c r="H102">
         <v>85030098</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>212</v>
       </c>
       <c r="B103" t="s">
         <v>213</v>
       </c>
       <c r="C103" t="s">
         <v>10</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103">
         <v>0.45</v>
       </c>
       <c r="F103">
         <v>0.4</v>
       </c>
       <c r="G103">
-        <v>10.79</v>
+        <v>11.76</v>
       </c>
       <c r="H103">
         <v>85030098</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>214</v>
       </c>
       <c r="B104" t="s">
         <v>215</v>
       </c>
       <c r="C104" t="s">
         <v>10</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104">
         <v>0.35</v>
       </c>
       <c r="F104">
         <v>0.3</v>
       </c>
       <c r="G104">
-        <v>11.11</v>
+        <v>12.11</v>
       </c>
       <c r="H104">
         <v>85030098</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>216</v>
       </c>
       <c r="B105" t="s">
         <v>217</v>
       </c>
       <c r="C105" t="s">
         <v>10</v>
       </c>
       <c r="D105" t="s">
         <v>11</v>
       </c>
       <c r="E105">
         <v>0.49</v>
       </c>
       <c r="F105">
         <v>0.4</v>
       </c>
       <c r="G105">
-        <v>12.9</v>
+        <v>14.06</v>
       </c>
       <c r="H105">
         <v>85030098</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>218</v>
       </c>
       <c r="B106" t="s">
         <v>219</v>
       </c>
       <c r="C106" t="s">
         <v>10</v>
       </c>
       <c r="D106" t="s">
         <v>11</v>
       </c>
       <c r="E106">
         <v>0.59</v>
       </c>
       <c r="F106">
         <v>0.5</v>
       </c>
       <c r="G106">
-        <v>15.61</v>
+        <v>17.010000000000002</v>
       </c>
       <c r="H106">
         <v>85030098</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>220</v>
       </c>
       <c r="B107" t="s">
         <v>221</v>
       </c>
       <c r="C107" t="s">
         <v>10</v>
       </c>
       <c r="D107" t="s">
         <v>11</v>
       </c>
       <c r="E107">
         <v>0.84</v>
       </c>
       <c r="F107">
         <v>0.8</v>
       </c>
       <c r="G107">
-        <v>18.5</v>
+        <v>20.17</v>
       </c>
       <c r="H107">
         <v>85030098</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>222</v>
       </c>
       <c r="B108" t="s">
         <v>223</v>
       </c>
       <c r="C108" t="s">
         <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108">
         <v>2.0</v>
       </c>
       <c r="F108">
         <v>1.8</v>
       </c>
       <c r="G108">
-        <v>22.4</v>
+        <v>24.19</v>
       </c>
       <c r="H108">
         <v>85030098</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>224</v>
       </c>
       <c r="B109" t="s">
         <v>225</v>
       </c>
       <c r="C109" t="s">
         <v>10</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109">
         <v>2.66</v>
       </c>
       <c r="F109">
         <v>2.4</v>
       </c>
       <c r="G109">
-        <v>31.76</v>
+        <v>34.3</v>
       </c>
       <c r="H109">
         <v>85030098</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>226</v>
       </c>
       <c r="B110" t="s">
         <v>227</v>
       </c>
       <c r="C110" t="s">
         <v>10</v>
       </c>
       <c r="D110" t="s">
         <v>11</v>
       </c>
       <c r="E110">
         <v>3.6</v>
       </c>
       <c r="F110">
         <v>3.0</v>
       </c>
       <c r="G110">
-        <v>38.18</v>
+        <v>41.23</v>
       </c>
       <c r="H110">
         <v>85030098</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>228</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111">
         <v>3.81</v>
       </c>
       <c r="F111">
         <v>3.7</v>
       </c>
       <c r="G111">
-        <v>48.08</v>
+        <v>51.93</v>
       </c>
       <c r="H111">
         <v>85030098</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>230</v>
       </c>
       <c r="B112" t="s">
         <v>231</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112">
         <v>4.5</v>
       </c>
       <c r="F112">
         <v>4.0</v>
       </c>
       <c r="G112">
-        <v>51.34</v>
+        <v>55.45</v>
       </c>
       <c r="H112">
         <v>85030098</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>232</v>
       </c>
       <c r="B113" t="s">
         <v>233</v>
       </c>
       <c r="C113" t="s">
         <v>10</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113">
         <v>5.5</v>
       </c>
       <c r="F113">
         <v>5.0</v>
       </c>
       <c r="G113">
-        <v>73.75</v>
+        <v>79.65000000000001</v>
       </c>
       <c r="H113">
         <v>85030098</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>234</v>
       </c>
       <c r="B114" t="s">
         <v>235</v>
       </c>
       <c r="C114" t="s">
         <v>10</v>
       </c>
       <c r="D114" t="s">
         <v>11</v>
       </c>
       <c r="E114">
         <v>14.1</v>
       </c>
       <c r="F114">
         <v>14.0</v>
       </c>
       <c r="G114">
-        <v>126.4</v>
+        <v>136.50999999999999</v>
       </c>
       <c r="H114">
         <v>85030098</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>236</v>
       </c>
       <c r="B115" t="s">
         <v>237</v>
       </c>
       <c r="C115" t="s">
         <v>10</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115">
         <v>17.7</v>
       </c>
       <c r="F115">
         <v>17.0</v>
       </c>
       <c r="G115">
-        <v>196.88</v>
+        <v>212.63</v>
       </c>
       <c r="H115">
         <v>85030098</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>238</v>
       </c>
       <c r="B116" t="s">
         <v>239</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116">
         <v>0.08</v>
       </c>
       <c r="F116">
         <v>0.07</v>
       </c>
       <c r="G116">
-        <v>1.37</v>
+        <v>1.49</v>
       </c>
       <c r="H116">
         <v>85030098</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>240</v>
       </c>
       <c r="B117" t="s">
         <v>241</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117">
         <v>0.11</v>
       </c>
       <c r="F117">
         <v>0.1</v>
       </c>
       <c r="G117">
-        <v>1.37</v>
+        <v>1.49</v>
       </c>
       <c r="H117">
         <v>85030098</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>242</v>
       </c>
       <c r="B118" t="s">
         <v>243</v>
       </c>
       <c r="C118" t="s">
         <v>10</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118">
         <v>0.15</v>
       </c>
       <c r="F118">
         <v>0.14</v>
       </c>
       <c r="G118">
-        <v>1.57</v>
+        <v>1.71</v>
       </c>
       <c r="H118">
         <v>85030098</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>244</v>
       </c>
       <c r="B119" t="s">
         <v>245</v>
       </c>
       <c r="C119" t="s">
         <v>10</v>
       </c>
       <c r="D119" t="s">
         <v>11</v>
       </c>
       <c r="E119">
         <v>0.22</v>
       </c>
       <c r="F119">
         <v>0.2</v>
       </c>
       <c r="G119">
-        <v>2.55</v>
+        <v>2.78</v>
       </c>
       <c r="H119">
         <v>85030098</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
         <v>246</v>
       </c>
       <c r="B120" t="s">
         <v>247</v>
       </c>
       <c r="C120" t="s">
         <v>10</v>
       </c>
       <c r="D120" t="s">
         <v>11</v>
       </c>
       <c r="E120">
         <v>0.49</v>
       </c>
       <c r="F120">
         <v>0.44</v>
       </c>
       <c r="G120">
-        <v>4.83</v>
+        <v>5.26</v>
       </c>
       <c r="H120">
         <v>85030098</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>248</v>
       </c>
       <c r="B121" t="s">
         <v>249</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
         <v>11</v>
       </c>
       <c r="E121">
         <v>0.69</v>
       </c>
       <c r="F121">
         <v>0.63</v>
       </c>
       <c r="G121">
-        <v>5.88</v>
+        <v>6.41</v>
       </c>
       <c r="H121">
         <v>85030098</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>250</v>
       </c>
       <c r="B122" t="s">
         <v>251</v>
       </c>
       <c r="C122" t="s">
         <v>10</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122">
         <v>0.36</v>
       </c>
       <c r="F122">
         <v>0.33</v>
       </c>
       <c r="G122">
-        <v>3.13</v>
+        <v>3.41</v>
       </c>
       <c r="H122">
         <v>85030098</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>252</v>
       </c>
       <c r="B123" t="s">
         <v>253</v>
       </c>
       <c r="C123" t="s">
         <v>10</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123">
         <v>0.36</v>
       </c>
       <c r="F123">
         <v>0.33</v>
       </c>
       <c r="G123">
-        <v>3.13</v>
+        <v>3.41</v>
       </c>
       <c r="H123">
         <v>85030098</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>254</v>
       </c>
       <c r="B124" t="s">
         <v>255</v>
       </c>
       <c r="C124" t="s">
         <v>10</v>
       </c>
       <c r="D124" t="s">
         <v>11</v>
       </c>
       <c r="E124">
         <v>0.97</v>
       </c>
       <c r="F124">
         <v>0.88</v>
       </c>
       <c r="G124">
-        <v>8.74</v>
+        <v>9.53</v>
       </c>
       <c r="H124">
         <v>85030098</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>256</v>
       </c>
       <c r="B125" t="s">
         <v>257</v>
       </c>
       <c r="C125" t="s">
         <v>10</v>
       </c>
       <c r="D125" t="s">
         <v>11</v>
       </c>
       <c r="E125">
         <v>0.83</v>
       </c>
       <c r="F125">
         <v>0.76</v>
       </c>
       <c r="G125">
-        <v>6.87</v>
+        <v>7.49</v>
       </c>
       <c r="H125">
         <v>85030098</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>258</v>
       </c>
       <c r="B126" t="s">
         <v>259</v>
       </c>
       <c r="C126" t="s">
         <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>11</v>
       </c>
       <c r="E126">
         <v>6.0</v>
       </c>
       <c r="F126">
         <v>5.5</v>
       </c>
       <c r="G126">
-        <v>27.58</v>
+        <v>29.79</v>
       </c>
       <c r="H126">
         <v>85030098</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>260</v>
       </c>
       <c r="B127" t="s">
         <v>261</v>
       </c>
       <c r="C127" t="s">
         <v>10</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127">
         <v>5.9</v>
       </c>
       <c r="F127">
         <v>5.5</v>
       </c>
       <c r="G127">
-        <v>23.98</v>
+        <v>25.9</v>
       </c>
       <c r="H127">
         <v>85030098</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>262</v>
       </c>
       <c r="B128" t="s">
         <v>263</v>
       </c>
       <c r="C128" t="s">
         <v>10</v>
       </c>
       <c r="D128" t="s">
         <v>11</v>
       </c>
       <c r="E128">
         <v>0.1</v>
       </c>
       <c r="F128">
         <v>0.08</v>
       </c>
       <c r="G128">
-        <v>19.01</v>
+        <v>20.72</v>
       </c>
       <c r="H128">
         <v>85030098</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>264</v>
       </c>
       <c r="B129" t="s">
         <v>265</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
         <v>11</v>
       </c>
       <c r="E129">
         <v>0.1</v>
       </c>
       <c r="F129">
         <v>0.08</v>
       </c>
       <c r="G129">
-        <v>19.01</v>
+        <v>20.72</v>
       </c>
       <c r="H129">
         <v>85030098</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>266</v>
       </c>
       <c r="B130" t="s">
         <v>267</v>
       </c>
       <c r="C130" t="s">
         <v>10</v>
       </c>
       <c r="D130" t="s">
         <v>11</v>
       </c>
       <c r="E130">
         <v>0.07</v>
       </c>
       <c r="F130">
         <v>0.06</v>
       </c>
       <c r="G130">
-        <v>35.51</v>
+        <v>38.36</v>
       </c>
       <c r="H130">
         <v>85030098</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>268</v>
       </c>
       <c r="B131" t="s">
         <v>269</v>
       </c>
       <c r="C131" t="s">
         <v>10</v>
       </c>
       <c r="D131" t="s">
         <v>11</v>
       </c>
       <c r="E131">
         <v>2.0</v>
       </c>
       <c r="F131">
         <v>1.1</v>
       </c>
       <c r="G131">
-        <v>98.46</v>
+        <v>98.45999999999999</v>
       </c>
       <c r="H131">
         <v>85030098</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>270</v>
       </c>
       <c r="B132" t="s">
         <v>271</v>
       </c>
       <c r="C132" t="s">
         <v>10</v>
       </c>
       <c r="D132" t="s">
         <v>11</v>
       </c>
       <c r="E132">
         <v>2.0</v>
       </c>
       <c r="F132">
         <v>1.1</v>
       </c>
       <c r="G132">
@@ -5711,51 +5717,51 @@
       </c>
       <c r="H133">
         <v>85030098</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>274</v>
       </c>
       <c r="B134" t="s">
         <v>275</v>
       </c>
       <c r="C134" t="s">
         <v>10</v>
       </c>
       <c r="D134" t="s">
         <v>11</v>
       </c>
       <c r="E134">
         <v>2.0</v>
       </c>
       <c r="F134">
         <v>1.1</v>
       </c>
       <c r="G134">
-        <v>129.03</v>
+        <v>129.030000000000001</v>
       </c>
       <c r="H134">
         <v>85030098</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
         <v>276</v>
       </c>
       <c r="B135" t="s">
         <v>277</v>
       </c>
       <c r="C135" t="s">
         <v>10</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135">
         <v>3.0</v>
       </c>
       <c r="F135">
         <v>2.0</v>
       </c>
       <c r="G135">
@@ -5763,77 +5769,77 @@
       </c>
       <c r="H135">
         <v>85030098</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136" t="s">
         <v>10</v>
       </c>
       <c r="D136" t="s">
         <v>11</v>
       </c>
       <c r="E136">
         <v>2.0</v>
       </c>
       <c r="F136">
         <v>1.1</v>
       </c>
       <c r="G136">
-        <v>130.35</v>
+        <v>130.34999999999999</v>
       </c>
       <c r="H136">
         <v>85030098</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
         <v>280</v>
       </c>
       <c r="B137" t="s">
         <v>281</v>
       </c>
       <c r="C137" t="s">
         <v>10</v>
       </c>
       <c r="D137" t="s">
         <v>11</v>
       </c>
       <c r="E137">
         <v>3.8</v>
       </c>
       <c r="F137">
         <v>3.7</v>
       </c>
       <c r="G137">
-        <v>106.26</v>
+        <v>106.26000000000001</v>
       </c>
       <c r="H137">
         <v>85030098</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
         <v>282</v>
       </c>
       <c r="B138" t="s">
         <v>283</v>
       </c>
       <c r="C138" t="s">
         <v>10</v>
       </c>
       <c r="D138" t="s">
         <v>11</v>
       </c>
       <c r="E138">
         <v>5.7</v>
       </c>
       <c r="F138">
         <v>5.5</v>
       </c>
       <c r="G138">
@@ -5841,51 +5847,51 @@
       </c>
       <c r="H138">
         <v>85030098</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>284</v>
       </c>
       <c r="B139" t="s">
         <v>285</v>
       </c>
       <c r="C139" t="s">
         <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>11</v>
       </c>
       <c r="E139">
         <v>5.7</v>
       </c>
       <c r="F139">
         <v>5.5</v>
       </c>
       <c r="G139">
-        <v>247.8</v>
+        <v>247.80000000000001</v>
       </c>
       <c r="H139">
         <v>85030098</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>286</v>
       </c>
       <c r="B140" t="s">
         <v>287</v>
       </c>
       <c r="C140" t="s">
         <v>10</v>
       </c>
       <c r="D140" t="s">
         <v>11</v>
       </c>
       <c r="E140">
         <v>5.7</v>
       </c>
       <c r="F140">
         <v>5.5</v>
       </c>
       <c r="G140">
@@ -5919,51 +5925,51 @@
       </c>
       <c r="H141">
         <v>85030098</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>290</v>
       </c>
       <c r="B142" t="s">
         <v>291</v>
       </c>
       <c r="C142" t="s">
         <v>10</v>
       </c>
       <c r="D142" t="s">
         <v>11</v>
       </c>
       <c r="E142">
         <v>5.0</v>
       </c>
       <c r="F142">
         <v>3.5</v>
       </c>
       <c r="G142">
-        <v>113.85</v>
+        <v>113.84999999999999</v>
       </c>
       <c r="H142">
         <v>85030098</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>292</v>
       </c>
       <c r="B143" t="s">
         <v>293</v>
       </c>
       <c r="C143" t="s">
         <v>10</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143">
         <v>6.0</v>
       </c>
       <c r="F143">
         <v>5.5</v>
       </c>
       <c r="G143">
@@ -5971,51 +5977,51 @@
       </c>
       <c r="H143">
         <v>85030098</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>294</v>
       </c>
       <c r="B144" t="s">
         <v>295</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
         <v>11</v>
       </c>
       <c r="E144">
         <v>6.0</v>
       </c>
       <c r="F144">
         <v>5.5</v>
       </c>
       <c r="G144">
-        <v>256.2</v>
+        <v>256.19999999999999</v>
       </c>
       <c r="H144">
         <v>85030098</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
         <v>296</v>
       </c>
       <c r="B145" t="s">
         <v>297</v>
       </c>
       <c r="C145" t="s">
         <v>10</v>
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145">
         <v>6.0</v>
       </c>
       <c r="F145">
         <v>5.5</v>
       </c>
       <c r="G145">
@@ -6023,51 +6029,51 @@
       </c>
       <c r="H145">
         <v>85030098</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>298</v>
       </c>
       <c r="B146" t="s">
         <v>299</v>
       </c>
       <c r="C146" t="s">
         <v>10</v>
       </c>
       <c r="D146" t="s">
         <v>11</v>
       </c>
       <c r="E146">
         <v>2.0</v>
       </c>
       <c r="F146">
         <v>1.1</v>
       </c>
       <c r="G146">
-        <v>146.74</v>
+        <v>146.74000000000001</v>
       </c>
       <c r="H146">
         <v>85030098</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>300</v>
       </c>
       <c r="B147" t="s">
         <v>301</v>
       </c>
       <c r="C147" t="s">
         <v>10</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147">
         <v>6.0</v>
       </c>
       <c r="F147">
         <v>4.0</v>
       </c>
       <c r="G147">
@@ -6101,51 +6107,51 @@
       </c>
       <c r="H148">
         <v>85030098</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>304</v>
       </c>
       <c r="B149" t="s">
         <v>305</v>
       </c>
       <c r="C149" t="s">
         <v>10</v>
       </c>
       <c r="D149" t="s">
         <v>11</v>
       </c>
       <c r="E149">
         <v>6.3</v>
       </c>
       <c r="F149">
         <v>6.0</v>
       </c>
       <c r="G149">
-        <v>263.55</v>
+        <v>263.55000000000001</v>
       </c>
       <c r="H149">
         <v>85030098</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>306</v>
       </c>
       <c r="B150" t="s">
         <v>307</v>
       </c>
       <c r="C150" t="s">
         <v>10</v>
       </c>
       <c r="D150" t="s">
         <v>11</v>
       </c>
       <c r="E150">
         <v>6.3</v>
       </c>
       <c r="F150">
         <v>6.0</v>
       </c>
       <c r="G150">
@@ -6153,51 +6159,51 @@
       </c>
       <c r="H150">
         <v>85030098</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>308</v>
       </c>
       <c r="B151" t="s">
         <v>309</v>
       </c>
       <c r="C151" t="s">
         <v>10</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151">
         <v>2.0</v>
       </c>
       <c r="F151">
         <v>1.1</v>
       </c>
       <c r="G151">
-        <v>163.24</v>
+        <v>163.24000000000001</v>
       </c>
       <c r="H151">
         <v>85030098</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>310</v>
       </c>
       <c r="B152" t="s">
         <v>311</v>
       </c>
       <c r="C152" t="s">
         <v>10</v>
       </c>
       <c r="D152" t="s">
         <v>11</v>
       </c>
       <c r="E152">
         <v>6.5</v>
       </c>
       <c r="F152">
         <v>4.5</v>
       </c>
       <c r="G152">
@@ -6231,51 +6237,51 @@
       </c>
       <c r="H153">
         <v>85030098</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>314</v>
       </c>
       <c r="B154" t="s">
         <v>315</v>
       </c>
       <c r="C154" t="s">
         <v>10</v>
       </c>
       <c r="D154" t="s">
         <v>11</v>
       </c>
       <c r="E154">
         <v>7.0</v>
       </c>
       <c r="F154">
         <v>6.5</v>
       </c>
       <c r="G154">
-        <v>271.95</v>
+        <v>271.94999999999999</v>
       </c>
       <c r="H154">
         <v>85030098</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>316</v>
       </c>
       <c r="B155" t="s">
         <v>317</v>
       </c>
       <c r="C155" t="s">
         <v>10</v>
       </c>
       <c r="D155" t="s">
         <v>11</v>
       </c>
       <c r="E155">
         <v>7.0</v>
       </c>
       <c r="F155">
         <v>6.5</v>
       </c>
       <c r="G155">
@@ -6283,77 +6289,77 @@
       </c>
       <c r="H155">
         <v>85030098</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>318</v>
       </c>
       <c r="B156" t="s">
         <v>319</v>
       </c>
       <c r="C156" t="s">
         <v>10</v>
       </c>
       <c r="D156" t="s">
         <v>11</v>
       </c>
       <c r="E156">
         <v>7.0</v>
       </c>
       <c r="F156">
         <v>6.5</v>
       </c>
       <c r="G156">
-        <v>175.89</v>
+        <v>175.88999999999999</v>
       </c>
       <c r="H156">
         <v>85030098</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
         <v>320</v>
       </c>
       <c r="B157" t="s">
         <v>321</v>
       </c>
       <c r="C157" t="s">
         <v>10</v>
       </c>
       <c r="D157" t="s">
         <v>11</v>
       </c>
       <c r="E157">
         <v>8.8</v>
       </c>
       <c r="F157">
         <v>8.6</v>
       </c>
       <c r="G157">
-        <v>160.71</v>
+        <v>160.71000000000001</v>
       </c>
       <c r="H157">
         <v>85030098</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
         <v>322</v>
       </c>
       <c r="B158" t="s">
         <v>323</v>
       </c>
       <c r="C158" t="s">
         <v>10</v>
       </c>
       <c r="D158" t="s">
         <v>11</v>
       </c>
       <c r="E158">
         <v>12.2</v>
       </c>
       <c r="F158">
         <v>12.0</v>
       </c>
       <c r="G158">
@@ -6361,51 +6367,51 @@
       </c>
       <c r="H158">
         <v>85030098</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>324</v>
       </c>
       <c r="B159" t="s">
         <v>325</v>
       </c>
       <c r="C159" t="s">
         <v>10</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159">
         <v>12.2</v>
       </c>
       <c r="F159">
         <v>12.0</v>
       </c>
       <c r="G159">
-        <v>329.7</v>
+        <v>329.69999999999999</v>
       </c>
       <c r="H159">
         <v>85030098</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>326</v>
       </c>
       <c r="B160" t="s">
         <v>327</v>
       </c>
       <c r="C160" t="s">
         <v>10</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160">
         <v>12.2</v>
       </c>
       <c r="F160">
         <v>12.0</v>
       </c>
       <c r="G160">
@@ -6413,51 +6419,51 @@
       </c>
       <c r="H160">
         <v>85030098</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>328</v>
       </c>
       <c r="B161" t="s">
         <v>329</v>
       </c>
       <c r="C161" t="s">
         <v>10</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161">
         <v>8.0</v>
       </c>
       <c r="F161">
         <v>7.5</v>
       </c>
       <c r="G161">
-        <v>207.46</v>
+        <v>207.46000000000001</v>
       </c>
       <c r="H161">
         <v>85030098</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>330</v>
       </c>
       <c r="B162" t="s">
         <v>331</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162">
         <v>9.0</v>
       </c>
       <c r="F162">
         <v>7.5</v>
       </c>
       <c r="G162">
@@ -6491,51 +6497,51 @@
       </c>
       <c r="H163">
         <v>85030098</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>334</v>
       </c>
       <c r="B164" t="s">
         <v>335</v>
       </c>
       <c r="C164" t="s">
         <v>10</v>
       </c>
       <c r="D164" t="s">
         <v>11</v>
       </c>
       <c r="E164">
         <v>13.5</v>
       </c>
       <c r="F164">
         <v>13.0</v>
       </c>
       <c r="G164">
-        <v>338.1</v>
+        <v>338.10000000000002</v>
       </c>
       <c r="H164">
         <v>85030098</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>336</v>
       </c>
       <c r="B165" t="s">
         <v>337</v>
       </c>
       <c r="C165" t="s">
         <v>10</v>
       </c>
       <c r="D165" t="s">
         <v>11</v>
       </c>
       <c r="E165">
         <v>13.5</v>
       </c>
       <c r="F165">
         <v>13.0</v>
       </c>
       <c r="G165">
@@ -6543,51 +6549,51 @@
       </c>
       <c r="H165">
         <v>85030098</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>338</v>
       </c>
       <c r="B166" t="s">
         <v>339</v>
       </c>
       <c r="C166" t="s">
         <v>10</v>
       </c>
       <c r="D166" t="s">
         <v>11</v>
       </c>
       <c r="E166">
         <v>9.0</v>
       </c>
       <c r="F166">
         <v>7.5</v>
       </c>
       <c r="G166">
-        <v>240.35</v>
+        <v>240.34999999999999</v>
       </c>
       <c r="H166">
         <v>85030098</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>340</v>
       </c>
       <c r="B167" t="s">
         <v>341</v>
       </c>
       <c r="C167" t="s">
         <v>10</v>
       </c>
       <c r="D167" t="s">
         <v>11</v>
       </c>
       <c r="E167">
         <v>11.0</v>
       </c>
       <c r="F167">
         <v>9.9</v>
       </c>
       <c r="G167">
@@ -6621,51 +6627,51 @@
       </c>
       <c r="H168">
         <v>85030098</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>344</v>
       </c>
       <c r="B169" t="s">
         <v>345</v>
       </c>
       <c r="C169" t="s">
         <v>10</v>
       </c>
       <c r="D169" t="s">
         <v>11</v>
       </c>
       <c r="E169">
         <v>14.4</v>
       </c>
       <c r="F169">
         <v>14.0</v>
       </c>
       <c r="G169">
-        <v>390.6</v>
+        <v>390.60000000000002</v>
       </c>
       <c r="H169">
         <v>85030098</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>346</v>
       </c>
       <c r="B170" t="s">
         <v>347</v>
       </c>
       <c r="C170" t="s">
         <v>10</v>
       </c>
       <c r="D170" t="s">
         <v>11</v>
       </c>
       <c r="E170">
         <v>14.4</v>
       </c>
       <c r="F170">
         <v>14.0</v>
       </c>
       <c r="G170">
@@ -6673,77 +6679,77 @@
       </c>
       <c r="H170">
         <v>85030098</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>348</v>
       </c>
       <c r="B171" t="s">
         <v>349</v>
       </c>
       <c r="C171" t="s">
         <v>10</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171">
         <v>2.0</v>
       </c>
       <c r="F171">
         <v>1.1</v>
       </c>
       <c r="G171">
-        <v>318.78</v>
+        <v>318.77999999999997</v>
       </c>
       <c r="H171">
         <v>85030098</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>350</v>
       </c>
       <c r="B172" t="s">
         <v>351</v>
       </c>
       <c r="C172" t="s">
         <v>10</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172">
         <v>13.0</v>
       </c>
       <c r="F172">
         <v>11.7</v>
       </c>
       <c r="G172">
-        <v>287.21</v>
+        <v>287.20999999999998</v>
       </c>
       <c r="H172">
         <v>85030098</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>352</v>
       </c>
       <c r="B173" t="s">
         <v>353</v>
       </c>
       <c r="C173" t="s">
         <v>10</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173">
         <v>15.8</v>
       </c>
       <c r="F173">
         <v>15.0</v>
       </c>
       <c r="G173">
@@ -6751,51 +6757,51 @@
       </c>
       <c r="H173">
         <v>85030098</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>354</v>
       </c>
       <c r="B174" t="s">
         <v>355</v>
       </c>
       <c r="C174" t="s">
         <v>10</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174">
         <v>15.8</v>
       </c>
       <c r="F174">
         <v>15.0</v>
       </c>
       <c r="G174">
-        <v>408.45</v>
+        <v>408.44999999999999</v>
       </c>
       <c r="H174">
         <v>85030098</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>356</v>
       </c>
       <c r="B175" t="s">
         <v>357</v>
       </c>
       <c r="C175" t="s">
         <v>10</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175">
         <v>15.8</v>
       </c>
       <c r="F175">
         <v>15.0</v>
       </c>
       <c r="G175">
@@ -6829,51 +6835,51 @@
       </c>
       <c r="H176">
         <v>85030098</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>360</v>
       </c>
       <c r="B177" t="s">
         <v>361</v>
       </c>
       <c r="C177" t="s">
         <v>10</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177">
         <v>14.0</v>
       </c>
       <c r="F177">
         <v>12.6</v>
       </c>
       <c r="G177">
-        <v>323.84</v>
+        <v>323.83999999999997</v>
       </c>
       <c r="H177">
         <v>85030098</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>362</v>
       </c>
       <c r="B178" t="s">
         <v>363</v>
       </c>
       <c r="C178" t="s">
         <v>10</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178">
         <v>17.2</v>
       </c>
       <c r="F178">
         <v>17.0</v>
       </c>
       <c r="G178">
@@ -6881,51 +6887,51 @@
       </c>
       <c r="H178">
         <v>85030098</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>364</v>
       </c>
       <c r="B179" t="s">
         <v>365</v>
       </c>
       <c r="C179" t="s">
         <v>10</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179">
         <v>17.2</v>
       </c>
       <c r="F179">
         <v>17.0</v>
       </c>
       <c r="G179">
-        <v>426.3</v>
+        <v>426.30000000000001</v>
       </c>
       <c r="H179">
         <v>85030098</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>366</v>
       </c>
       <c r="B180" t="s">
         <v>367</v>
       </c>
       <c r="C180" t="s">
         <v>10</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180">
         <v>17.2</v>
       </c>
       <c r="F180">
         <v>17.0</v>
       </c>
       <c r="G180">
@@ -6933,77 +6939,77 @@
       </c>
       <c r="H180">
         <v>85030098</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>368</v>
       </c>
       <c r="B181" t="s">
         <v>369</v>
       </c>
       <c r="C181" t="s">
         <v>10</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181">
         <v>14.0</v>
       </c>
       <c r="F181">
         <v>1.1</v>
       </c>
       <c r="G181">
-        <v>421.3</v>
+        <v>421.30000000000001</v>
       </c>
       <c r="H181">
         <v>85030098</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>370</v>
       </c>
       <c r="B182" t="s">
         <v>371</v>
       </c>
       <c r="C182" t="s">
         <v>10</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182">
         <v>15.0</v>
       </c>
       <c r="F182">
         <v>13.5</v>
       </c>
       <c r="G182">
-        <v>336.49</v>
+        <v>336.49000000000001</v>
       </c>
       <c r="H182">
         <v>85030098</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>372</v>
       </c>
       <c r="B183" t="s">
         <v>373</v>
       </c>
       <c r="C183" t="s">
         <v>10</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183">
         <v>19.2</v>
       </c>
       <c r="F183">
         <v>18.5</v>
       </c>
       <c r="G183">
@@ -7011,51 +7017,51 @@
       </c>
       <c r="H183">
         <v>85030098</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>374</v>
       </c>
       <c r="B184" t="s">
         <v>375</v>
       </c>
       <c r="C184" t="s">
         <v>10</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184">
         <v>19.2</v>
       </c>
       <c r="F184">
         <v>18.5</v>
       </c>
       <c r="G184">
-        <v>480.9</v>
+        <v>480.89999999999998</v>
       </c>
       <c r="H184">
         <v>85030098</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>376</v>
       </c>
       <c r="B185" t="s">
         <v>377</v>
       </c>
       <c r="C185" t="s">
         <v>10</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185">
         <v>19.2</v>
       </c>
       <c r="F185">
         <v>18.5</v>
       </c>
       <c r="G185">
@@ -7089,51 +7095,51 @@
       </c>
       <c r="H186">
         <v>85030098</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>380</v>
       </c>
       <c r="B187" t="s">
         <v>381</v>
       </c>
       <c r="C187" t="s">
         <v>10</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187">
         <v>32.0</v>
       </c>
       <c r="F187">
         <v>31.5</v>
       </c>
       <c r="G187">
-        <v>368.17</v>
+        <v>368.17000000000002</v>
       </c>
       <c r="H187">
         <v>85030098</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>382</v>
       </c>
       <c r="B188" t="s">
         <v>383</v>
       </c>
       <c r="C188" t="s">
         <v>10</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188">
         <v>47.0</v>
       </c>
       <c r="F188">
         <v>46.0</v>
       </c>
       <c r="G188">
@@ -7141,51 +7147,51 @@
       </c>
       <c r="H188">
         <v>85030098</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>384</v>
       </c>
       <c r="B189" t="s">
         <v>385</v>
       </c>
       <c r="C189" t="s">
         <v>10</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189">
         <v>47.0</v>
       </c>
       <c r="F189">
         <v>46.0</v>
       </c>
       <c r="G189">
-        <v>621.6</v>
+        <v>621.60000000000002</v>
       </c>
       <c r="H189">
         <v>85030098</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>386</v>
       </c>
       <c r="B190" t="s">
         <v>387</v>
       </c>
       <c r="C190" t="s">
         <v>10</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190">
         <v>47.0</v>
       </c>
       <c r="F190">
         <v>46.0</v>
       </c>
       <c r="G190">
@@ -7193,51 +7199,51 @@
       </c>
       <c r="H190">
         <v>85030098</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>388</v>
       </c>
       <c r="B191" t="s">
         <v>389</v>
       </c>
       <c r="C191" t="s">
         <v>10</v>
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191">
         <v>32.0</v>
       </c>
       <c r="F191">
         <v>1.1</v>
       </c>
       <c r="G191">
-        <v>479.49</v>
+        <v>479.49000000000001</v>
       </c>
       <c r="H191">
         <v>85030098</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>390</v>
       </c>
       <c r="B192" t="s">
         <v>391</v>
       </c>
       <c r="C192" t="s">
         <v>10</v>
       </c>
       <c r="D192" t="s">
         <v>11</v>
       </c>
       <c r="E192">
         <v>45.0</v>
       </c>
       <c r="F192">
         <v>40.5</v>
       </c>
       <c r="G192">
@@ -7271,51 +7277,51 @@
       </c>
       <c r="H193">
         <v>85030098</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
         <v>394</v>
       </c>
       <c r="B194" t="s">
         <v>395</v>
       </c>
       <c r="C194" t="s">
         <v>10</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194">
         <v>53.0</v>
       </c>
       <c r="F194">
         <v>52.0</v>
       </c>
       <c r="G194">
-        <v>739.2</v>
+        <v>739.20000000000005</v>
       </c>
       <c r="H194">
         <v>85030098</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>396</v>
       </c>
       <c r="B195" t="s">
         <v>397</v>
       </c>
       <c r="C195" t="s">
         <v>10</v>
       </c>
       <c r="D195" t="s">
         <v>11</v>
       </c>
       <c r="E195">
         <v>53.0</v>
       </c>
       <c r="F195">
         <v>52.0</v>
       </c>
       <c r="G195">
@@ -7323,103 +7329,103 @@
       </c>
       <c r="H195">
         <v>85030098</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>398</v>
       </c>
       <c r="B196" t="s">
         <v>399</v>
       </c>
       <c r="C196" t="s">
         <v>10</v>
       </c>
       <c r="D196" t="s">
         <v>11</v>
       </c>
       <c r="E196">
         <v>45.0</v>
       </c>
       <c r="F196">
         <v>40.5</v>
       </c>
       <c r="G196">
-        <v>514.91</v>
+        <v>514.90999999999997</v>
       </c>
       <c r="H196">
         <v>85030098</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>400</v>
       </c>
       <c r="B197" t="s">
         <v>401</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
         <v>11</v>
       </c>
       <c r="E197">
         <v>50.0</v>
       </c>
       <c r="F197">
         <v>48.0</v>
       </c>
       <c r="G197">
-        <v>672.98</v>
+        <v>672.98000000000002</v>
       </c>
       <c r="H197">
         <v>85030098</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
         <v>402</v>
       </c>
       <c r="B198" t="s">
         <v>403</v>
       </c>
       <c r="C198" t="s">
         <v>10</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198">
         <v>4.0</v>
       </c>
       <c r="F198">
         <v>3.95</v>
       </c>
       <c r="G198">
-        <v>113.85</v>
+        <v>113.84999999999999</v>
       </c>
       <c r="H198">
         <v>85030098</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>404</v>
       </c>
       <c r="B199" t="s">
         <v>405</v>
       </c>
       <c r="C199" t="s">
         <v>10</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199">
         <v>4.0</v>
       </c>
       <c r="F199">
         <v>2.9</v>
       </c>
       <c r="G199">
@@ -7453,77 +7459,77 @@
       </c>
       <c r="H200">
         <v>85030098</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>408</v>
       </c>
       <c r="B201" t="s">
         <v>409</v>
       </c>
       <c r="C201" t="s">
         <v>10</v>
       </c>
       <c r="D201" t="s">
         <v>11</v>
       </c>
       <c r="E201">
         <v>4.0</v>
       </c>
       <c r="F201">
         <v>3.6</v>
       </c>
       <c r="G201">
-        <v>160.71</v>
+        <v>160.71000000000001</v>
       </c>
       <c r="H201">
         <v>85030098</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>410</v>
       </c>
       <c r="B202" t="s">
         <v>411</v>
       </c>
       <c r="C202" t="s">
         <v>10</v>
       </c>
       <c r="D202" t="s">
         <v>11</v>
       </c>
       <c r="E202">
         <v>1.1</v>
       </c>
       <c r="F202">
         <v>0.9</v>
       </c>
       <c r="G202">
-        <v>97.46</v>
+        <v>97.45999999999999</v>
       </c>
       <c r="H202">
         <v>85030098</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>412</v>
       </c>
       <c r="B203" t="s">
         <v>413</v>
       </c>
       <c r="C203" t="s">
         <v>10</v>
       </c>
       <c r="D203" t="s">
         <v>11</v>
       </c>
       <c r="E203">
         <v>1.0</v>
       </c>
       <c r="F203">
         <v>0.9</v>
       </c>
       <c r="G203">
@@ -7557,545 +7563,545 @@
       </c>
       <c r="H204">
         <v>85030098</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>416</v>
       </c>
       <c r="B205" t="s">
         <v>417</v>
       </c>
       <c r="C205" t="s">
         <v>10</v>
       </c>
       <c r="D205" t="s">
         <v>11</v>
       </c>
       <c r="E205">
         <v>4.0</v>
       </c>
       <c r="F205">
         <v>1.5</v>
       </c>
       <c r="G205">
-        <v>106.26</v>
+        <v>106.26000000000001</v>
       </c>
       <c r="H205">
         <v>85030098</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>418</v>
       </c>
       <c r="B206" t="s">
         <v>419</v>
       </c>
       <c r="C206" t="s">
         <v>10</v>
       </c>
       <c r="D206" t="s">
         <v>11</v>
       </c>
       <c r="E206">
         <v>0.1</v>
       </c>
       <c r="F206">
         <v>0.08</v>
       </c>
       <c r="G206">
-        <v>16.7</v>
+        <v>17.99</v>
       </c>
       <c r="H206">
         <v>85030098</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
         <v>420</v>
       </c>
       <c r="B207" t="s">
         <v>421</v>
       </c>
       <c r="C207" t="s">
         <v>10</v>
       </c>
       <c r="D207" t="s">
         <v>11</v>
       </c>
       <c r="E207">
         <v>0.1</v>
       </c>
       <c r="F207">
         <v>0.08</v>
       </c>
       <c r="G207">
-        <v>19.75</v>
+        <v>21.58</v>
       </c>
       <c r="H207">
         <v>85030098</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>422</v>
       </c>
       <c r="B208" t="s">
         <v>423</v>
       </c>
       <c r="C208" t="s">
         <v>10</v>
       </c>
       <c r="D208" t="s">
         <v>11</v>
       </c>
       <c r="E208">
         <v>0.1</v>
       </c>
       <c r="F208">
         <v>0.08</v>
       </c>
       <c r="G208">
-        <v>21.94</v>
+        <v>23.98</v>
       </c>
       <c r="H208">
         <v>85030098</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>424</v>
       </c>
       <c r="B209" t="s">
         <v>425</v>
       </c>
       <c r="C209" t="s">
         <v>10</v>
       </c>
       <c r="D209" t="s">
         <v>11</v>
       </c>
       <c r="E209">
         <v>0.1</v>
       </c>
       <c r="F209">
         <v>0.08</v>
       </c>
       <c r="G209">
-        <v>26.33</v>
+        <v>28.78</v>
       </c>
       <c r="H209">
         <v>85030098</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
         <v>426</v>
       </c>
       <c r="B210" t="s">
         <v>427</v>
       </c>
       <c r="C210" t="s">
         <v>10</v>
       </c>
       <c r="D210" t="s">
         <v>11</v>
       </c>
       <c r="E210">
         <v>0.1</v>
       </c>
       <c r="F210">
         <v>0.08</v>
       </c>
       <c r="G210">
-        <v>29.86</v>
+        <v>32.37</v>
       </c>
       <c r="H210">
         <v>85030098</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>428</v>
       </c>
       <c r="B211" t="s">
         <v>429</v>
       </c>
       <c r="C211" t="s">
         <v>10</v>
       </c>
       <c r="D211" t="s">
         <v>11</v>
       </c>
       <c r="E211">
         <v>0.1</v>
       </c>
       <c r="F211">
         <v>0.08</v>
       </c>
       <c r="G211">
-        <v>41.73</v>
+        <v>45.56</v>
       </c>
       <c r="H211">
         <v>85030098</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>430</v>
       </c>
       <c r="B212" t="s">
         <v>431</v>
       </c>
       <c r="C212" t="s">
         <v>10</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212">
         <v>1.0</v>
       </c>
       <c r="F212">
         <v>0.9</v>
       </c>
       <c r="G212">
-        <v>60.44</v>
+        <v>65.95</v>
       </c>
       <c r="H212">
         <v>85030098</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
         <v>432</v>
       </c>
       <c r="B213" t="s">
         <v>433</v>
       </c>
       <c r="C213" t="s">
         <v>10</v>
       </c>
       <c r="D213" t="s">
         <v>11</v>
       </c>
       <c r="E213">
         <v>2.0</v>
       </c>
       <c r="F213">
         <v>1.8</v>
       </c>
       <c r="G213">
-        <v>60.44</v>
+        <v>65.95</v>
       </c>
       <c r="H213">
         <v>85030098</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
         <v>434</v>
       </c>
       <c r="B214" t="s">
         <v>435</v>
       </c>
       <c r="C214" t="s">
         <v>10</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214">
         <v>2.8</v>
       </c>
       <c r="F214">
         <v>2.7</v>
       </c>
       <c r="G214">
-        <v>70.07</v>
+        <v>76.73999999999999</v>
       </c>
       <c r="H214">
         <v>85030098</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
         <v>436</v>
       </c>
       <c r="B215" t="s">
         <v>437</v>
       </c>
       <c r="C215" t="s">
         <v>10</v>
       </c>
       <c r="D215" t="s">
         <v>11</v>
       </c>
       <c r="E215">
         <v>3.4</v>
       </c>
       <c r="F215">
         <v>3.0</v>
       </c>
       <c r="G215">
-        <v>81.28</v>
+        <v>88.73</v>
       </c>
       <c r="H215">
         <v>85030098</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
         <v>438</v>
       </c>
       <c r="B216" t="s">
         <v>439</v>
       </c>
       <c r="C216" t="s">
         <v>10</v>
       </c>
       <c r="D216" t="s">
         <v>11</v>
       </c>
       <c r="E216">
         <v>4.9</v>
       </c>
       <c r="F216">
         <v>4.5</v>
       </c>
       <c r="G216">
-        <v>104.72</v>
+        <v>113.91</v>
       </c>
       <c r="H216">
         <v>85030098</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>440</v>
       </c>
       <c r="B217" t="s">
         <v>441</v>
       </c>
       <c r="C217" t="s">
         <v>10</v>
       </c>
       <c r="D217" t="s">
         <v>11</v>
       </c>
       <c r="E217">
         <v>6.7</v>
       </c>
       <c r="F217">
         <v>6.5</v>
       </c>
       <c r="G217">
-        <v>119.89</v>
+        <v>130.69</v>
       </c>
       <c r="H217">
         <v>85030098</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
         <v>442</v>
       </c>
       <c r="B218" t="s">
         <v>443</v>
       </c>
       <c r="C218" t="s">
         <v>10</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218">
         <v>9.5</v>
       </c>
       <c r="F218">
         <v>9.0</v>
       </c>
       <c r="G218">
-        <v>162.94</v>
+        <v>177.44999999999999</v>
       </c>
       <c r="H218">
         <v>85030098</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>444</v>
       </c>
       <c r="B219" t="s">
         <v>445</v>
       </c>
       <c r="C219" t="s">
         <v>10</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219">
         <v>16.0</v>
       </c>
       <c r="F219">
         <v>15.0</v>
       </c>
       <c r="G219">
-        <v>242.86</v>
+        <v>262.55000000000001</v>
       </c>
       <c r="H219">
         <v>85030098</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>446</v>
       </c>
       <c r="B220" t="s">
         <v>447</v>
       </c>
       <c r="C220" t="s">
         <v>10</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220">
         <v>28.0</v>
       </c>
       <c r="F220">
         <v>27.0</v>
       </c>
       <c r="G220">
-        <v>522.36</v>
+        <v>564.29999999999995</v>
       </c>
       <c r="H220">
         <v>85030098</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
         <v>448</v>
       </c>
       <c r="B221" t="s">
         <v>449</v>
       </c>
       <c r="C221" t="s">
         <v>10</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221">
         <v>46.0</v>
       </c>
       <c r="F221">
         <v>44.5</v>
       </c>
       <c r="G221">
-        <v>668.47</v>
+        <v>722.29999999999995</v>
       </c>
       <c r="H221">
         <v>85030098</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>450</v>
       </c>
       <c r="B222" t="s">
         <v>451</v>
       </c>
       <c r="C222" t="s">
         <v>10</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222">
         <v>55.0</v>
       </c>
       <c r="F222">
         <v>54.0</v>
       </c>
       <c r="G222">
-        <v>839.3</v>
+        <v>906.44000000000005</v>
       </c>
       <c r="H222">
         <v>85030098</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
         <v>452</v>
       </c>
       <c r="B223" t="s">
         <v>453</v>
       </c>
       <c r="C223" t="s">
         <v>10</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223">
         <v>85.0</v>
       </c>
       <c r="F223">
         <v>84.0</v>
       </c>
       <c r="G223">
-        <v>1001.57</v>
+        <v>1082.26999999999998</v>
       </c>
       <c r="H223">
         <v>85030098</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
         <v>454</v>
       </c>
       <c r="B224" t="s">
         <v>455</v>
       </c>
       <c r="C224" t="s">
         <v>10</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224">
         <v>100.0</v>
       </c>
       <c r="F224">
         <v>99.0</v>
       </c>
       <c r="G224">
-        <v>1297.63</v>
+        <v>1401.83999999999992</v>
       </c>
       <c r="H224">
         <v>85030098</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>456</v>
       </c>
       <c r="B225" t="s">
         <v>457</v>
       </c>
       <c r="C225" t="s">
         <v>10</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225">
         <v>15.0</v>
       </c>
       <c r="F225">
         <v>14.0</v>
       </c>
       <c r="G225">
@@ -8305,54 +8311,54 @@
       </c>
       <c r="F233">
         <v>14.0</v>
       </c>
       <c r="G233">
         <v>1390.0</v>
       </c>
       <c r="H233">
         <v>85030098</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>474</v>
       </c>
       <c r="B234" t="s">
         <v>475</v>
       </c>
       <c r="C234" t="s">
         <v>10</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234">
-        <v>15.0</v>
+        <v>35.7</v>
       </c>
       <c r="F234">
-        <v>14.0</v>
+        <v>33.7</v>
       </c>
       <c r="G234">
         <v>1536.0</v>
       </c>
       <c r="H234">
         <v>85030098</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>476</v>
       </c>
       <c r="B235" t="s">
         <v>477</v>
       </c>
       <c r="C235" t="s">
         <v>10</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235">
         <v>15.0</v>
       </c>
       <c r="F235">
@@ -8649,1551 +8655,1568 @@
       </c>
       <c r="H246">
         <v>85030098</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>500</v>
       </c>
       <c r="B247" t="s">
         <v>501</v>
       </c>
       <c r="C247" t="s">
         <v>10</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247">
         <v>4.8</v>
       </c>
       <c r="F247">
         <v>4.5</v>
       </c>
       <c r="G247">
-        <v>116.73</v>
+        <v>127.090000000000003</v>
       </c>
       <c r="H247">
         <v>85030098</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>502</v>
       </c>
       <c r="B248" t="s">
         <v>503</v>
       </c>
       <c r="C248" t="s">
         <v>10</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248">
         <v>6.5</v>
       </c>
       <c r="F248">
         <v>6.0</v>
       </c>
       <c r="G248">
-        <v>132.63</v>
+        <v>145.080000000000013</v>
       </c>
       <c r="H248">
         <v>85030098</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>504</v>
       </c>
       <c r="B249" t="s">
         <v>505</v>
       </c>
       <c r="C249" t="s">
         <v>10</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249">
         <v>9.5</v>
       </c>
       <c r="F249">
         <v>9.0</v>
       </c>
       <c r="G249">
-        <v>176.96</v>
+        <v>193.039999999999992</v>
       </c>
       <c r="H249">
         <v>85030098</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>506</v>
       </c>
       <c r="B250" t="s">
         <v>507</v>
       </c>
       <c r="C250" t="s">
         <v>10</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250">
-        <v>1.1</v>
+        <v>16.0</v>
       </c>
       <c r="F250">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="G250">
-        <v>77.4</v>
+        <v>293.30000000000001</v>
       </c>
       <c r="H250">
         <v>85030098</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>508</v>
       </c>
       <c r="B251" t="s">
         <v>509</v>
       </c>
       <c r="C251" t="s">
         <v>10</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251">
         <v>1.1</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251">
-        <v>68.03</v>
+        <v>83.93000000000001</v>
       </c>
       <c r="H251">
         <v>85030098</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>510</v>
       </c>
       <c r="B252" t="s">
         <v>511</v>
       </c>
       <c r="C252" t="s">
         <v>10</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252">
-        <v>2.0</v>
+        <v>1.1</v>
       </c>
       <c r="F252">
-        <v>1.8</v>
+        <v>1.0</v>
       </c>
       <c r="G252">
-        <v>78.34</v>
+        <v>74.34</v>
       </c>
       <c r="H252">
         <v>85030098</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>512</v>
       </c>
       <c r="B253" t="s">
         <v>513</v>
       </c>
       <c r="C253" t="s">
         <v>10</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253">
-        <v>3.4</v>
+        <v>2.0</v>
       </c>
       <c r="F253">
-        <v>3.0</v>
+        <v>1.8</v>
       </c>
       <c r="G253">
-        <v>91.15</v>
+        <v>85.13</v>
       </c>
       <c r="H253">
         <v>85030098</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>514</v>
       </c>
       <c r="B254" t="s">
         <v>515</v>
       </c>
       <c r="C254" t="s">
         <v>10</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254">
-        <v>15.0</v>
+        <v>3.4</v>
       </c>
       <c r="F254">
-        <v>14.0</v>
+        <v>3.0</v>
       </c>
       <c r="G254">
-        <v>9890.0</v>
+        <v>99.52</v>
       </c>
       <c r="H254">
         <v>85030098</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>516</v>
       </c>
       <c r="B255" t="s">
         <v>517</v>
       </c>
       <c r="C255" t="s">
         <v>10</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255">
         <v>15.0</v>
       </c>
       <c r="F255">
         <v>14.0</v>
       </c>
       <c r="G255">
-        <v>10928.0</v>
+        <v>9890.0</v>
       </c>
       <c r="H255">
         <v>85030098</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>518</v>
       </c>
       <c r="B256" t="s">
         <v>519</v>
       </c>
       <c r="C256" t="s">
         <v>10</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256">
         <v>15.0</v>
       </c>
       <c r="F256">
         <v>14.0</v>
       </c>
       <c r="G256">
-        <v>11290.0</v>
+        <v>10928.0</v>
       </c>
       <c r="H256">
         <v>85030098</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>520</v>
       </c>
       <c r="B257" t="s">
         <v>521</v>
       </c>
       <c r="C257" t="s">
         <v>10</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257">
         <v>15.0</v>
       </c>
       <c r="F257">
         <v>14.0</v>
       </c>
       <c r="G257">
-        <v>12475.0</v>
+        <v>11290.0</v>
       </c>
       <c r="H257">
         <v>85030098</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>522</v>
       </c>
       <c r="B258" t="s">
         <v>523</v>
       </c>
       <c r="C258" t="s">
         <v>10</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258">
-        <v>0.72</v>
+        <v>15.0</v>
       </c>
       <c r="F258">
-        <v>0.66</v>
+        <v>14.0</v>
       </c>
       <c r="G258">
-        <v>5.28</v>
+        <v>12475.0</v>
       </c>
       <c r="H258">
         <v>85030098</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>524</v>
       </c>
       <c r="B259" t="s">
         <v>525</v>
       </c>
       <c r="C259" t="s">
         <v>10</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259">
-        <v>1.23</v>
+        <v>0.72</v>
       </c>
       <c r="F259">
-        <v>1.12</v>
+        <v>0.66</v>
       </c>
       <c r="G259">
-        <v>6.85</v>
+        <v>5.76</v>
       </c>
       <c r="H259">
         <v>85030098</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
         <v>526</v>
       </c>
       <c r="B260" t="s">
         <v>527</v>
       </c>
       <c r="C260" t="s">
         <v>10</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260">
-        <v>1.61</v>
+        <v>1.23</v>
       </c>
       <c r="F260">
-        <v>1.46</v>
+        <v>1.12</v>
       </c>
       <c r="G260">
-        <v>9.21</v>
+        <v>7.47</v>
       </c>
       <c r="H260">
         <v>85030098</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>528</v>
       </c>
       <c r="B261" t="s">
         <v>529</v>
       </c>
       <c r="C261" t="s">
         <v>10</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261">
-        <v>1.58</v>
+        <v>1.61</v>
       </c>
       <c r="F261">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="G261">
-        <v>12.05</v>
+        <v>10.039999999999999</v>
       </c>
       <c r="H261">
         <v>85030098</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
         <v>530</v>
       </c>
       <c r="B262" t="s">
         <v>531</v>
       </c>
       <c r="C262" t="s">
         <v>10</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="F262">
-        <v>2.08</v>
+        <v>1.44</v>
       </c>
       <c r="G262">
-        <v>17.61</v>
+        <v>13.13</v>
       </c>
       <c r="H262">
         <v>85030098</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>532</v>
       </c>
       <c r="B263" t="s">
         <v>533</v>
       </c>
       <c r="C263" t="s">
         <v>10</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263">
-        <v>3.07</v>
+        <v>2.28</v>
       </c>
       <c r="F263">
-        <v>2.8</v>
+        <v>2.08</v>
       </c>
       <c r="G263">
-        <v>22.02</v>
+        <v>19.19</v>
       </c>
       <c r="H263">
         <v>85030098</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>534</v>
       </c>
       <c r="B264" t="s">
         <v>535</v>
       </c>
       <c r="C264" t="s">
         <v>10</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264">
-        <v>4.02</v>
+        <v>3.07</v>
       </c>
       <c r="F264">
-        <v>3.65</v>
+        <v>2.8</v>
       </c>
       <c r="G264">
-        <v>29.07</v>
+        <v>24.0</v>
       </c>
       <c r="H264">
         <v>85030098</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
         <v>536</v>
       </c>
       <c r="B265" t="s">
         <v>537</v>
       </c>
       <c r="C265" t="s">
         <v>10</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265">
-        <v>0.02</v>
+        <v>4.02</v>
       </c>
       <c r="F265">
-        <v>0.01</v>
+        <v>3.65</v>
       </c>
       <c r="G265">
-        <v>35.16</v>
+        <v>31.69</v>
       </c>
       <c r="H265">
         <v>85030098</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>538</v>
       </c>
       <c r="B266" t="s">
         <v>539</v>
       </c>
       <c r="C266" t="s">
         <v>10</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266">
         <v>0.02</v>
       </c>
       <c r="F266">
         <v>0.01</v>
       </c>
       <c r="G266">
-        <v>40.71</v>
+        <v>37.97</v>
       </c>
       <c r="H266">
         <v>85030098</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>540</v>
       </c>
       <c r="B267" t="s">
         <v>541</v>
       </c>
       <c r="C267" t="s">
         <v>10</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267">
         <v>0.02</v>
       </c>
       <c r="F267">
         <v>0.01</v>
       </c>
       <c r="G267">
-        <v>52.36</v>
+        <v>43.97</v>
       </c>
       <c r="H267">
         <v>85030098</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>542</v>
       </c>
       <c r="B268" t="s">
         <v>543</v>
       </c>
       <c r="C268" t="s">
         <v>10</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268">
         <v>0.02</v>
       </c>
       <c r="F268">
         <v>0.01</v>
       </c>
       <c r="G268">
-        <v>65.67</v>
+        <v>56.55</v>
       </c>
       <c r="H268">
         <v>85030098</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>544</v>
       </c>
       <c r="B269" t="s">
         <v>545</v>
       </c>
       <c r="C269" t="s">
         <v>10</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269">
         <v>0.02</v>
       </c>
       <c r="F269">
         <v>0.01</v>
       </c>
       <c r="G269">
-        <v>86.88</v>
+        <v>70.92</v>
       </c>
       <c r="H269">
         <v>85030098</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>546</v>
       </c>
       <c r="B270" t="s">
         <v>547</v>
       </c>
       <c r="C270" t="s">
         <v>10</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270">
-        <v>38.0</v>
+        <v>0.02</v>
       </c>
       <c r="F270">
-        <v>37.0</v>
+        <v>0.01</v>
       </c>
       <c r="G270">
-        <v>131.34</v>
+        <v>93.83</v>
       </c>
       <c r="H270">
         <v>85030098</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>548</v>
       </c>
       <c r="B271" t="s">
         <v>549</v>
       </c>
       <c r="C271" t="s">
         <v>10</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271">
-        <v>0.01</v>
+        <v>38.0</v>
       </c>
       <c r="F271">
-        <v>0.01</v>
+        <v>37.0</v>
       </c>
       <c r="G271">
-        <v>119.46</v>
+        <v>141.84999999999999</v>
       </c>
       <c r="H271">
         <v>85030098</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>550</v>
       </c>
       <c r="B272" t="s">
         <v>551</v>
       </c>
       <c r="C272" t="s">
         <v>10</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272">
-        <v>1.4</v>
+        <v>0.01</v>
       </c>
       <c r="F272">
-        <v>1.35</v>
+        <v>0.01</v>
       </c>
       <c r="G272">
-        <v>120.67</v>
+        <v>119.45999999999999</v>
       </c>
       <c r="H272">
         <v>85030098</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>552</v>
       </c>
       <c r="B273" t="s">
         <v>553</v>
       </c>
       <c r="C273" t="s">
         <v>10</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273">
-        <v>2.6</v>
+        <v>1.4</v>
       </c>
       <c r="F273">
-        <v>2.55</v>
+        <v>1.35</v>
       </c>
       <c r="G273">
-        <v>126.5</v>
+        <v>120.67</v>
       </c>
       <c r="H273">
         <v>85030098</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>554</v>
       </c>
       <c r="B274" t="s">
         <v>555</v>
       </c>
       <c r="C274" t="s">
         <v>10</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274">
-        <v>0.01</v>
+        <v>2.6</v>
       </c>
       <c r="F274">
-        <v>0.01</v>
+        <v>2.55</v>
       </c>
       <c r="G274">
-        <v>134.86</v>
+        <v>126.5</v>
       </c>
       <c r="H274">
         <v>85030098</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>556</v>
       </c>
       <c r="B275" t="s">
         <v>557</v>
       </c>
       <c r="C275" t="s">
         <v>10</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275">
         <v>0.01</v>
       </c>
       <c r="F275">
         <v>0.01</v>
       </c>
       <c r="G275">
-        <v>145.75</v>
+        <v>134.86000000000001</v>
       </c>
       <c r="H275">
         <v>85030098</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>558</v>
       </c>
       <c r="B276" t="s">
         <v>559</v>
       </c>
       <c r="C276" t="s">
         <v>10</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276">
         <v>0.01</v>
       </c>
       <c r="F276">
         <v>0.01</v>
       </c>
       <c r="G276">
-        <v>161.7</v>
+        <v>145.75</v>
       </c>
       <c r="H276">
         <v>85030098</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
         <v>560</v>
       </c>
       <c r="B277" t="s">
         <v>561</v>
       </c>
       <c r="C277" t="s">
         <v>10</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277">
         <v>0.01</v>
       </c>
       <c r="F277">
         <v>0.01</v>
       </c>
       <c r="G277">
-        <v>173.91</v>
+        <v>161.69999999999999</v>
       </c>
       <c r="H277">
         <v>85030098</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>562</v>
       </c>
       <c r="B278" t="s">
         <v>563</v>
       </c>
       <c r="C278" t="s">
         <v>10</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278">
         <v>0.01</v>
       </c>
       <c r="F278">
         <v>0.01</v>
       </c>
       <c r="G278">
-        <v>208.01</v>
+        <v>173.91</v>
       </c>
       <c r="H278">
         <v>85030098</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
         <v>564</v>
       </c>
       <c r="B279" t="s">
         <v>565</v>
       </c>
       <c r="C279" t="s">
         <v>10</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="F279">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="G279">
-        <v>15.18</v>
+        <v>208.0099999999999909</v>
       </c>
       <c r="H279">
         <v>85030098</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>566</v>
       </c>
       <c r="B280" t="s">
         <v>567</v>
       </c>
       <c r="C280" t="s">
         <v>10</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="F280">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="G280">
-        <v>15.18</v>
+        <v>16.79</v>
       </c>
       <c r="H280">
         <v>85030098</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>568</v>
       </c>
       <c r="B281" t="s">
         <v>569</v>
       </c>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="F281">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="G281">
-        <v>17.95</v>
+        <v>16.79</v>
       </c>
       <c r="H281">
         <v>85030098</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>570</v>
       </c>
       <c r="B282" t="s">
         <v>571</v>
       </c>
       <c r="C282" t="s">
         <v>10</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282">
-        <v>0.28</v>
+        <v>0.15</v>
       </c>
       <c r="F282">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="G282">
-        <v>19.95</v>
+        <v>19.18</v>
       </c>
       <c r="H282">
         <v>85030098</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>572</v>
       </c>
       <c r="B283" t="s">
         <v>573</v>
       </c>
       <c r="C283" t="s">
         <v>10</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="F283">
         <v>0.2</v>
       </c>
       <c r="G283">
-        <v>23.93</v>
+        <v>21.58</v>
       </c>
       <c r="H283">
         <v>85030098</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
         <v>574</v>
       </c>
       <c r="B284" t="s">
         <v>575</v>
       </c>
       <c r="C284" t="s">
         <v>10</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="F284">
         <v>0.2</v>
       </c>
       <c r="G284">
-        <v>27.15</v>
+        <v>26.38</v>
       </c>
       <c r="H284">
         <v>85030098</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>576</v>
       </c>
       <c r="B285" t="s">
         <v>577</v>
       </c>
       <c r="C285" t="s">
         <v>10</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="F285">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="G285">
-        <v>37.94</v>
+        <v>29.98</v>
       </c>
       <c r="H285">
         <v>85030098</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
         <v>578</v>
       </c>
       <c r="B286" t="s">
         <v>579</v>
       </c>
       <c r="C286" t="s">
         <v>10</v>
       </c>
       <c r="D286" t="s">
         <v>11</v>
       </c>
       <c r="E286">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="F286">
-        <v>0.7</v>
+        <v>0.4</v>
       </c>
       <c r="G286">
-        <v>49.9</v>
+        <v>40.77</v>
       </c>
       <c r="H286">
         <v>85030098</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
         <v>580</v>
       </c>
       <c r="B287" t="s">
         <v>581</v>
       </c>
       <c r="C287" t="s">
         <v>10</v>
       </c>
       <c r="D287" t="s">
         <v>11</v>
       </c>
       <c r="E287">
-        <v>1.7</v>
+        <v>0.75</v>
       </c>
       <c r="F287">
-        <v>1.65</v>
+        <v>0.7</v>
       </c>
       <c r="G287">
-        <v>83.86</v>
+        <v>53.46</v>
       </c>
       <c r="H287">
         <v>85030098</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
         <v>582</v>
       </c>
       <c r="B288" t="s">
         <v>583</v>
       </c>
       <c r="C288" t="s">
         <v>10</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288">
-        <v>4.5</v>
+        <v>1.7</v>
       </c>
       <c r="F288">
-        <v>4.0</v>
+        <v>1.65</v>
       </c>
       <c r="G288">
-        <v>91.87</v>
+        <v>90.29000000000001</v>
       </c>
       <c r="H288">
         <v>85030098</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
         <v>584</v>
       </c>
       <c r="B289" t="s">
         <v>585</v>
       </c>
       <c r="C289" t="s">
         <v>10</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289">
-        <v>2.8</v>
+        <v>4.5</v>
       </c>
       <c r="F289">
-        <v>2.7</v>
+        <v>4.0</v>
       </c>
       <c r="G289">
-        <v>115.34</v>
+        <v>99.79000000000001</v>
       </c>
       <c r="H289">
         <v>85030098</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
         <v>586</v>
       </c>
       <c r="B290" t="s">
         <v>587</v>
       </c>
       <c r="C290" t="s">
         <v>10</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290">
-        <v>0.02</v>
+        <v>2.8</v>
       </c>
       <c r="F290">
-        <v>0.01</v>
+        <v>2.7</v>
       </c>
       <c r="G290">
-        <v>137.65</v>
+        <v>124.73999999999999</v>
       </c>
       <c r="H290">
         <v>85030098</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>588</v>
       </c>
       <c r="B291" t="s">
         <v>589</v>
       </c>
       <c r="C291" t="s">
         <v>10</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291">
         <v>0.02</v>
       </c>
       <c r="F291">
         <v>0.01</v>
       </c>
       <c r="G291">
-        <v>178.33</v>
+        <v>148.5</v>
       </c>
       <c r="H291">
         <v>85030098</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>590</v>
       </c>
       <c r="B292" t="s">
         <v>591</v>
       </c>
       <c r="C292" t="s">
         <v>10</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292">
-        <v>0.36</v>
+        <v>0.02</v>
       </c>
       <c r="F292">
-        <v>0.3</v>
+        <v>0.01</v>
       </c>
       <c r="G292">
-        <v>10.02</v>
+        <v>192.46000000000001</v>
       </c>
       <c r="H292">
         <v>85030098</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>592</v>
       </c>
       <c r="B293" t="s">
         <v>593</v>
       </c>
       <c r="C293" t="s">
         <v>10</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293">
-        <v>2.0</v>
+        <v>0.36</v>
       </c>
       <c r="F293">
-        <v>1.8</v>
+        <v>0.3</v>
       </c>
       <c r="G293">
-        <v>10.5</v>
+        <v>10.92</v>
       </c>
       <c r="H293">
         <v>85030098</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>594</v>
       </c>
       <c r="B294" t="s">
         <v>595</v>
       </c>
       <c r="C294" t="s">
         <v>10</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294">
-        <v>1.2</v>
+        <v>2.0</v>
       </c>
       <c r="F294">
-        <v>1.0</v>
+        <v>1.8</v>
       </c>
       <c r="G294">
-        <v>11.0</v>
+        <v>11.45</v>
       </c>
       <c r="H294">
         <v>85030098</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>596</v>
       </c>
       <c r="B295" t="s">
         <v>597</v>
       </c>
       <c r="C295" t="s">
         <v>10</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295">
-        <v>0.6</v>
+        <v>1.2</v>
       </c>
       <c r="F295">
-        <v>0.5</v>
+        <v>1.0</v>
       </c>
       <c r="G295">
-        <v>12.43</v>
+        <v>11.99</v>
       </c>
       <c r="H295">
         <v>85030098</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>598</v>
       </c>
       <c r="B296" t="s">
         <v>599</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="F296">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="G296">
-        <v>14.94</v>
+        <v>13.55</v>
       </c>
       <c r="H296">
         <v>85030098</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>600</v>
       </c>
       <c r="B297" t="s">
         <v>601</v>
       </c>
       <c r="C297" t="s">
         <v>10</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297">
-        <v>0.02</v>
+        <v>1.0</v>
       </c>
       <c r="F297">
-        <v>0.01</v>
+        <v>0.8</v>
       </c>
       <c r="G297">
-        <v>17.04</v>
+        <v>16.28</v>
       </c>
       <c r="H297">
         <v>85030098</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>602</v>
       </c>
       <c r="B298" t="s">
         <v>603</v>
       </c>
       <c r="C298" t="s">
         <v>10</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298">
-        <v>1.9</v>
+        <v>0.02</v>
       </c>
       <c r="F298">
-        <v>1.8</v>
+        <v>0.01</v>
       </c>
       <c r="G298">
-        <v>21.19</v>
+        <v>18.57</v>
       </c>
       <c r="H298">
         <v>85030098</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>604</v>
       </c>
       <c r="B299" t="s">
         <v>605</v>
       </c>
       <c r="C299" t="s">
         <v>10</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299">
-        <v>2.92</v>
+        <v>1.9</v>
       </c>
       <c r="F299">
-        <v>2.7</v>
+        <v>1.8</v>
       </c>
       <c r="G299">
-        <v>32.07</v>
+        <v>23.1</v>
       </c>
       <c r="H299">
         <v>85030098</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>606</v>
       </c>
       <c r="B300" t="s">
         <v>607</v>
       </c>
       <c r="C300" t="s">
         <v>10</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300">
-        <v>0.02</v>
+        <v>2.92</v>
       </c>
       <c r="F300">
-        <v>0.01</v>
+        <v>2.7</v>
       </c>
       <c r="G300">
-        <v>34.12</v>
+        <v>28.51</v>
       </c>
       <c r="H300">
         <v>85030098</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>608</v>
       </c>
       <c r="B301" t="s">
         <v>609</v>
       </c>
       <c r="C301" t="s">
         <v>10</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301">
-        <v>11.0</v>
+        <v>0.02</v>
       </c>
       <c r="F301">
-        <v>10.0</v>
+        <v>0.01</v>
       </c>
       <c r="G301">
-        <v>46.88</v>
+        <v>30.89</v>
       </c>
       <c r="H301">
         <v>85030098</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>610</v>
       </c>
       <c r="B302" t="s">
         <v>611</v>
       </c>
       <c r="C302" t="s">
         <v>10</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302">
-        <v>0.02</v>
+        <v>11.0</v>
       </c>
       <c r="F302">
-        <v>0.01</v>
+        <v>10.0</v>
       </c>
       <c r="G302">
-        <v>57.48</v>
+        <v>43.96</v>
       </c>
       <c r="H302">
         <v>85030098</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>612</v>
       </c>
       <c r="B303" t="s">
         <v>613</v>
       </c>
       <c r="C303" t="s">
         <v>10</v>
       </c>
       <c r="D303" t="s">
         <v>11</v>
       </c>
       <c r="E303">
         <v>0.02</v>
       </c>
       <c r="F303">
         <v>0.01</v>
       </c>
       <c r="G303">
-        <v>73.79</v>
+        <v>55.84</v>
       </c>
       <c r="H303">
         <v>85030098</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>614</v>
       </c>
       <c r="B304" t="s">
         <v>615</v>
       </c>
       <c r="C304" t="s">
         <v>10</v>
       </c>
       <c r="D304" t="s">
         <v>11</v>
       </c>
       <c r="E304">
         <v>0.02</v>
       </c>
       <c r="F304">
         <v>0.01</v>
       </c>
       <c r="G304">
-        <v>97.17</v>
+        <v>73.66</v>
       </c>
       <c r="H304">
+        <v>85030098</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>616</v>
+      </c>
+      <c r="B305" t="s">
+        <v>617</v>
+      </c>
+      <c r="C305" t="s">
+        <v>10</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305">
+        <v>0.02</v>
+      </c>
+      <c r="F305">
+        <v>0.01</v>
+      </c>
+      <c r="G305">
+        <v>98.59999999999999</v>
+      </c>
+      <c r="H305">
         <v>85030098</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>