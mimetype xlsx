--- v0 (2026-07-14)
+++ v1 (2026-09-14)
@@ -14275,54 +14275,54 @@
       </c>
       <c r="F242">
         <v>0.3</v>
       </c>
       <c r="G242">
         <v>100.94</v>
       </c>
       <c r="H242">
         <v>84879090</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>492</v>
       </c>
       <c r="B243" t="s">
         <v>493</v>
       </c>
       <c r="C243" t="s">
         <v>53</v>
       </c>
       <c r="D243" t="s">
         <v>53</v>
       </c>
       <c r="E243">
-        <v>0.02</v>
+        <v>1.45</v>
       </c>
       <c r="F243">
-        <v>0.01</v>
+        <v>1.4</v>
       </c>
       <c r="G243">
         <v>172.0099999999999909</v>
       </c>
       <c r="H243">
         <v>84879090</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>494</v>
       </c>
       <c r="B244" t="s">
         <v>495</v>
       </c>
       <c r="C244" t="s">
         <v>53</v>
       </c>
       <c r="D244" t="s">
         <v>53</v>
       </c>
       <c r="E244">
         <v>2.55</v>
       </c>
       <c r="F244">
@@ -31279,54 +31279,54 @@
       </c>
       <c r="F896">
         <v>0.5</v>
       </c>
       <c r="G896">
         <v>124.63</v>
       </c>
       <c r="H896">
         <v>84879090</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
         <v>1756</v>
       </c>
       <c r="B897" t="s">
         <v>1757</v>
       </c>
       <c r="C897" t="s">
         <v>53</v>
       </c>
       <c r="D897" t="s">
         <v>53</v>
       </c>
       <c r="E897">
-        <v>0.02</v>
+        <v>1.05</v>
       </c>
       <c r="F897">
-        <v>0.01</v>
+        <v>1.04</v>
       </c>
       <c r="G897">
         <v>181.28</v>
       </c>
       <c r="H897">
         <v>84879090</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
         <v>1758</v>
       </c>
       <c r="B898" t="s">
         <v>1759</v>
       </c>
       <c r="C898" t="s">
         <v>53</v>
       </c>
       <c r="D898" t="s">
         <v>53</v>
       </c>
       <c r="E898">
         <v>2.0099999999999998</v>
       </c>
       <c r="F898">